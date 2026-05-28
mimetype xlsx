--- v0 (2025-12-18)
+++ v1 (2026-05-28)
@@ -54,6997 +54,6997 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>André Pinto de Afonseca</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4504/msg_001_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4504/msg_001_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 3.017.400,00 (três milhões, dezessete mil e_x000D_
 quatro centos reais).</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4505/msg_002_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4505/msg_002_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 1.292.820,90 (um milhão, duzentos e noventa e dois mil, oitocentos e vinte reais e noventa centavos).</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4506/msg_003_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4506/msg_003_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 4.646.103,73 (quatro milhões, seiscentos e quarenta e seis mil, cento e três reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4520/msg_004_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4520/msg_004_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Chefe do Poder Executivo Municipal a Firmar Convênio de Repasse Financeiro com a Associação de Pais e Amigos Excepcionais - APAE/Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4521/msg_005_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4521/msg_005_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre os parâmetros construtivos das fachadas das edificações novas ou objeto de Reforma do Centro Urbano do Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4522/msg_006_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4522/msg_006_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que altera dispositivos da Lei Complementar Municipal nº 036, de 19 de dezembro de 1997 (Código Tributário Municipal).</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4523/msg_007_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4523/msg_007_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a criação do Grupamento de Posturas da Guarda Municipal de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4525/msg_008_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4525/msg_008_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a proibição de abandono e autoriza a remoção de veículos, carcaça e similares abandonados ou deixados em situação que caracterize seu abandono.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4526/msg_009_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4526/msg_009_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4527/msg_010_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4527/msg_010_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 841.000,00 (oitocentos e quarenta e um mil reais).</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4528/msg_011_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4528/msg_011_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 553.295,00 (quinhentos e cinquenta e três mil e duzentos e noventa e cinco reais).</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4529/msg_012_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4529/msg_012_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 381.342,90 (trezentos e oitenta e um mil, trezentos e quarenta dois reais e noventa centavos).</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/msg_013_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/msg_013_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 91.603,11 (noventa e um mil, seiscentos e três reais e onze centavos).</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4532/msg_014_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4532/msg_014_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 219.408,00 (duzentos e dezenove mil e quatrocentos e oito reais).</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4533/msg_015_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4533/msg_015_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial, na importância de R$ 8.362.674,48 (oito milhões, trezentos e sessenta e dois mil, seiscentos e setenta e quatro reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4534/msg_016_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4534/msg_016_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 562.769,93 (quinhentos e sessenta e dois mil, setecentos e sessenta e nove reais e noventa e três centavos).</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4535/msg_017_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4535/msg_017_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 180.254,73 (cento e oitenta mil, duzentos e cinquenta e quatro reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4536/msg_018_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4536/msg_018_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 73.934,02 (setenta e três mil, novecentos e trinta e quatro reais e dois centavos).</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4537/msg_019_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4537/msg_019_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 82.920,00 (oitenta e dois mil e novecentos e vinte reais).</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4538/msg_020_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4538/msg_020_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que aprova o Regimento Interno e a Reestruturação da Procuradoria do Município, Honorários de Sucumbência e dá outras providências.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4539/msg_021_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4539/msg_021_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que concede anistia de multa de mora e remissão dos juros do IPTU - Imposto Predial e Territorial Urbano, do ISSQN - Imposto sobre Serviços de Qualquer Natureza e das Taxas Municipais inscritas na Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4540/msg_022_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4540/msg_022_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui área para instalação do condomínio de interesse econômico do Município de Miguel Pereira, cria estímulos para sua ocupação e dá outras providencias.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4571/msg_023_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4571/msg_023_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 715.178,69 (setecentos e quinze mil, cento e setenta e oito reais e sessenta e nove centavos).</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4572/msg_024_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4572/msg_024_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 846.173,03 (oitocentos e quarenta e seis mil, cento e setenta e três reais e três centavos).</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4573/msg_025_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4573/msg_025_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 484.152,68 (quatrocentos e oitenta e quatro mil, cento e cinquenta e dois reais e sessenta e oito centavos).</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4587/msg_026_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4587/msg_026_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 6.651.370,06 (seis milhões, seiscentos e cinquenta e um mil, trezentos e setenta reais e seis centavos).</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4588/msg_027_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4588/msg_027_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 925.870,31 (novecentos e vinte e cinco mil, oitocentos e setenta reais e trinta e um centavos)</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4599/msg_028_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4599/msg_028_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que dispõe sobre a criação do Grupamento de Posturas da Guarda Municipal de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4611/msg_029_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4611/msg_029_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 50.136,48 (cinquenta mil, cento e trinta e seis reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4612/msg_030_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4612/msg_030_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 165.213,26 (cento e sessenta e cinco mil, duzentos e treze reais e vinte e seis centavos).</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4613/msg_031_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4613/msg_031_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial no valor de R$ 43.654,62 (quarenta e três mil, seiscentos e cinquenta e quatro reais e sessenta e dois centavos).</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4614/msg_032_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4614/msg_032_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 1.536,97 (um mil, quinhentos e trinta e seis reais e noventa e sete centavos).</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4615/msg_033_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4615/msg_033_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 116.338,19 (cento e dezesseis mil, trezentos e trinta e oito reais e dezenove centavos).</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4616/msg_034_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4616/msg_034_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 65.435,94 (sessenta e cinco mil, quatrocentos e trinta e cinco reais e noventa e quatro centavos).</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4617/msg_035_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4617/msg_035_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 178.884,47 (cento e setenta e oito mil, oitocentos e oitenta e quatro reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/msg_036_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/msg_036_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 202.479,42 (duzentos e dois mil, quatrocentos e setenta e nove reais e quarenta e dois centavos).</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4619/msg_037_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4619/msg_037_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 247.940,97 (duzentos e quarenta e sete mil, novecentos e quarenta reais e noventa e sete centavos).</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/msg_038_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/msg_038_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 101,56 (cento e um reais e cinquenta e seis centavos).</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4719/msg_039_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4719/msg_039_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 4.070.057,57 (quatro milhões, setenta mil, cinquenta e sete reais e cinquenta e sete centavos).</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4720/msg_040_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4720/msg_040_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhar Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 4.949.291,20 (quatro milhões, novecentos e quarenta e nove mil, duzentos e noventa e um reais e vinte centavos).</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4721/msg_041_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4721/msg_041_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhar Projeto de Lei Ordinária que ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4732/msg_042_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4732/msg_042_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que altera dispositivo da Lei Complementar n.º 038, de 28 de janeiro de 1998, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4738/msg_043_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4738/msg_043_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que institui o Benefício Eventual do Aluguel Social para mulheres vítimas de violência doméstica no âmbito do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4739/msg_044_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4739/msg_044_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que institui a Área de Recreação para Cães, denominada PARCÃO e dá outras providências.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4745/msg_045_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4745/msg_045_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Institui o Conselho de Acompanhamento e de Controle Social do FUNDEB na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020, que regulamenta o Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB), de que trata o art. 212-A da Constituição Federal.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4746/msg_046_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4746/msg_046_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Emenda à Lei Orgânica que Altera a redação do inciso I, art. 105, da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4759/msg_047_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4759/msg_047_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 386.840,55 (trezentos e oitenta e seis mil, oitocentos e quarenta reais e cinquenta e cinco centavos).</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4810/msg_048_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4810/msg_048_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que dispõe sobre concessão de diárias para hospedagem, Alimentação e Transporte nas viagens a serviço.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4842/msg_049_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4842/msg_049_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Revoga a Lei Municipal n.º 3.084, de 10 de janeiro de 2017, que Dispõe Sobre os Logradouros Públicos e Próprios Municipais Destinados a Estacionamentos de Veículos Automotores e dá outras providências.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4843/msg_050_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4843/msg_050_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Poder Executivo a contratar Operação de Crédito junto à Caixa Econômica Federal - CEF, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento, a abrir créditos suplementares, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4844/msg_051_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4844/msg_051_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Altera a Lei Complementar nº 36 de 19 de dezembro de 1997 que institui o Código Tributário do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4859/msg_052_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4859/msg_052_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Cria incentivos fiscais para a padronização das fachadas e urbanização do Centro do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/msg_053_2021_ldo.2022.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/msg_053_2021_ldo.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2022, com regras e anexos exigidos pela Lei Complementar Federal nº. 101/2000. LDO 2022.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4971/msg_054_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4971/msg_054_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 608.568,38 (seiscentos e oito mil, quinhentos e sessenta e oito reais e trinta e oito centavos).</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4997/msg_055_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4997/msg_055_2021.pdf</t>
   </si>
   <si>
     <t>Encaminho Projeto de Lei Municipal que Altera o Plano de Custeio do Regime Próprio de Previdência Social do Município de Miguel Pereira, estabelecido na Lei Municipal n.º 2.430, de 15 de dezembro de 2008.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4998/msg_056_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4998/msg_056_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Altera a Lei Complementar n.º 319, de 16 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5004/msg_057_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5004/msg_057_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar na importância de R$ 550.000,00 (quinhentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5005/msg_058_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5005/msg_058_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar na importância de R$ 406.278,67 (quatrocentos e seis mil, duzentos e setenta e oito reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5089/msg_059_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5089/msg_059_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 8.477.924,81 (oito milhões, quatrocentos e setenta e sete mil, novecentos e vinte e quatro reais e oitenta e um centavos).</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5091/msg_060_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5091/msg_060_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Poder Executivo a celebrar Acordo Extrajudicial junto à concessionária de energia elétrica - Light Serviços de Eletricidade S/A.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5090/msg_061_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5090/msg_061_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Desafeta a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5098/msg_062_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5098/msg_062_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Cria a Ronda Maria da Penha na Guarda Municipal de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5092/msg_063_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5092/msg_063_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Prorroga o prazo que concede anistia de multa de mora e remissão de juros do IPTU - Imposto Predial e Territorial Urbano, do ISSQN - Imposto sobre Serviços de Qualquer Natureza e das Taxas Municipais inscritas na Dívida Ativa instituído pela Lei nº 3.669, de 02 de março de 2021.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5105/msg_064_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5105/msg_064_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Dispõe sobre a instituição do Programa Municipal de Renda Básica de Cidadania no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5106/msg_065_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5106/msg_065_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Institui o Programa "Vale-Feira do Agricultor" no âmbito do Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5167/msg_066_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5167/msg_066_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 3.467.000,00 (três milhões e quatrocentos e sessenta e sete mil reais).</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5168/msg_067_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5168/msg_067_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Institui o Projeto "Essencial" para distribuição de absorventes higiênicos no âmbito do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5204/msg_068_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5204/msg_068_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Institui no âmbito municipal, o Incentivo Previne Brasil.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5205/msg_069_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5205/msg_069_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Suplementar no valor de R$ 596.023,50 (quinhentos e noventa e seis mil, vinte e três reais e cinquenta centavos).</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5206/msg_070_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5206/msg_070_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Institui a Corregedoria-Geral e a Ouvidoria da Guarda Municipal de Miguel Pereira, vinculada a Secretaria Municipal de Segurança e dá outras providências.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5259/msg_071_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5259/msg_071_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 284.452,69 (duzentos e oitenta e quatro mil, quatrocentos e cinquenta e dois reais e sessenta e nove centavos).</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5260/msg_072_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5260/msg_072_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza a alienação de imóveis do Patrimônio Municipal que menciona.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5319/msg_073_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5319/msg_073_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.510.000,00 (um milhão e quinhentos e dez mil reais).</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5320/msg_074_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5320/msg_074_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que inclui o inciso X no artigo 8º da Lei n.º 3.357, de 10 de dezembro de 2018, que dispõe sobre a concessão e critérios dos Benefícios Eventuais, no âmbito da Política Pública Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5329/msg_075_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5329/msg_075_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Institui o Diário Oficial Eletrônico do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5322/msg_076_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5322/msg_076_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 151.675,94 (cento e cinquenta e um mil, seiscentos e setenta e cinco reais e noventa e quatro centavos).</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5323/msg_077_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5323/msg_077_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Institui o Programa Disque Muda de Árvore no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5420/msg_078_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5420/msg_078_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 171.768,92_x000D_
 (cento e setenta e um mil, setecentos e sessenta e oito reais e noventa e dois centavos).</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5421/msg_079_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5421/msg_079_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 1.368.684,60 (um milhão, trezentos e sessenta e oito mil, seiscentos e oitenta e quatro reais e sessenta centavos).</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5422/msg_080_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5422/msg_080_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 623,400,00 (seiscentos e vinte e três mil e quatrocentos reais).</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5448/msg_081_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5448/msg_081_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 697.594,00 (seiscentos e noventa e sete mil e quinhentos e noventa e quatro reais).</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5454/msg_082_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5454/msg_082_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 5.938.000,00 (cinco milhões e novecentos e trinta e oito mil reais).</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5455/msg_083_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5455/msg_083_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 4.988.000,00 (quatro milhões e novecentos e oitenta e oito mil reais).</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5456/msg_084_2021__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5456/msg_084_2021__.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 750.000,00 (setecentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5457/msg_085_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5457/msg_085_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 4.101.000,00 (quatro milhões e cento e um mil reais).</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5458/msg_086_2021__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5458/msg_086_2021__.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 4.287.395,00 (quatro milhões, duzentos e oitenta e sete mil e trezentos e noventa e cinco reais).</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5451/msg_087_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5451/msg_087_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Cria o Fundo Municipal de Proteção e Bem-estar Animal e dá outras providências.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5459/msg_088_2021__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5459/msg_088_2021__.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Dispõe sobre a Reforma Administrativa e Modernização do Quadro de Pessoal Permanente do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5479/msg_089_2021__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5479/msg_089_2021__.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente, na importância de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/msg_090_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/msg_090_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Dispõe sobre a instituição de "Pipódromo Municipal" em área que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5498/msg_091_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5498/msg_091_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Institui o Programa Espaço da Criança - Iago Ribeiro Campos de Carvalho, como Política Pública Permanente de Implantação de Mobiliário Urbano Recreativo para o Público Infantil e dá outras providências.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5499/msg_093_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5499/msg_093_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Altera dispositivo da Lei Complementar n.º 038, de 28 de janeiro de 1998, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5500/msg_094_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5500/msg_094_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Poder Executivo a celebrar Contrato de Concessão Administrativa de Uso e Exploração Comercial de Áreas Públicas Destinadas ao Estacionamento de Veículos, em Sistema Rotativo, denominado Área Azul e dá outras providencias.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5609/msg_095_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5609/msg_095_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Dá nova redação ao art. 49, Inciso I da Lei Complementar nº 36, de 19 de dezembro de 1997, Código Tributário do Município de Miguel Pereira, referente à isenção de IPTU para Imóveis Utilizados por Empresas da Indústria Cinematográfica e Teatral e dá outras providências.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5613/msg_096_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5613/msg_096_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Altera a Lei Municipal n.º 2.741, de 04 de abril de 2013, que dispõe sobre a Contratação de Pessoal por Prazo Determinado pela Administração Pública Direta, Autárquica e Fundacional do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5614/msg_097_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5614/msg_097_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza a Criação de Vagas no Serviço de Transportes de Passageiros em Veículos Automotores de Aluguel exclusivamente para Pessoas com Deficiência (PcD) no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5817/msg_098_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5817/msg_098_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Concede Bolsas de Estudo para Servidores Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5818/msg_099_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5818/msg_099_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Altera dispositivo da Lei Complementar n.º 142, de 31 de março de 2008, que alterou os anexos do Plano de Classificação de Cargos e Vencimentos dos Servidores Públicos do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5819/msg_100_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5819/msg_100_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Dispõe sobre a aplicação da Lei Federal n.º 13.022 de 08 de agosto de 2014 no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5820/msg_101_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5820/msg_101_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Altera a Lei Municipal n.º 3.566 de 28 de abril de 2020, que dispõe sobre o fornecimento de cartão magnético aos estudantes matriculados na rede pública municipal.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5985/msg_102_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5985/msg_102_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Dispõe sobre a criação da Ouvidoria Geral do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5919/msg_103_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5919/msg_103_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 650.017,00 (seiscentos e cinquenta mil e dezessete reais).</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5920/msg_104_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5920/msg_104_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5921/msg_105_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5921/msg_105_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 71.063,57 (setenta e um mil, sessenta e três reais e cinquenta e sete centavos).</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5922/msg_106_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5922/msg_106_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 498.554,00 (quatrocentos e noventa e oito mil e quinhentos e cinquenta e quatro reais).</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5986/msg_107_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5986/msg_107_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 104.400,00 (cento e quatro mil e quatrocentos reais).</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5987/msg_108_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5987/msg_108_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.667.914,14 (dois milhões, seiscentos e sessenta e sete mil, novecentos e quatorze reais e quatorze centavos).</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5988/msg_109_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5988/msg_109_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 140.983,04 (cento e quarenta mil, novecentos e oitenta e três reais e quatro centavos).</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5989/msg_110_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5989/msg_110_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 52.764,00 (cinquenta e dois mil e setecentos e sessenta e quatro reais).</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5977/msg_111_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5977/msg_111_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Institui o Marco Legal do Ensino Bilíngue Inclusivo no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5990/msg_112_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5990/msg_112_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 750.000,00 (setecentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6011/msg_113_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6011/msg_113_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 7.032.000,00 (sete milhões e trinta e dois mil reais).</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6012/msg_114_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6012/msg_114_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Institui o Programa "Mais Visão" no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6013/msg_115_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6013/msg_115_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Institui o Projeto "Fisio em Casa" e dá outras providências.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6014/msg_116_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6014/msg_116_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Institui o Projeto "Casa Saúde" e dá outras providências.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6041/msg_117_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6041/msg_117_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Dispõe sobre o Quadro de Pessoal Permanente da Secretaria Municipal de Saúde - SMS do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6042/msg_118_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6042/msg_118_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Altera dispositivo da Lei Complementar n.º 034, de 25 de agosto de 1997, que dispõe sobre o Estatuto do Magistério Público do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6043/msg_119_2021__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6043/msg_119_2021__.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Altera o Gabarito das Edificações de Uso Misto na Av. Roberto Silveira, Rua Machado Bittencourt e Rua Cipriano Gonçalves, neste Município.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6089/msg_120_2021_ppa_2022-2025.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6089/msg_120_2021_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Dispõe sobre o Plano Plurianual para o exercício de 2022 à 2025.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/msg_121_2021_loa_2022.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/msg_121_2021_loa_2022.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Dispõe sobre o orçamento para o exercício de 2022, estimando a receita e fixando a despesa. LOA 2022</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6099/msg_122_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6099/msg_122_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Altera dispositivo da Lei n.º 3.660, de 26 de fevereiro de 2021, que dispõe sobre a proibição de abandono e autoriza a remoção de veículos, carcaça e similares abandonados ou deixados em situação que caracterize seu abandono.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6095/msg_123_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6095/msg_123_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Dispõe sobre a Adoção de Índices Econômicos Oficiais para Correção de Verbas Indenizatórias no Âmbito da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6168/msg_124_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6168/msg_124_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.550.000,00 (dois milhões e quinhentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6169/msg_125_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6169/msg_125_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente na importância de R$ 540.000,00 (quinhentos e quarenta mil reais).</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6170/msg_126_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6170/msg_126_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente na importância de R$ 960.000,00 (novecentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6171/msg_127_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6171/msg_127_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 540.000,00 (quinhentos e quarenta mil reais).</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6172/msg_128_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6172/msg_128_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Altera a Lei n.º 3.694, de 03 de maio de 2021, a qual alterou a Lei n.º 2.430, de 15 de dezembro de 2008, a qual dispõe sobre o Plano de Custeio do Regime Próprio de Previdência Social do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6188/msg_129_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6188/msg_129_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 3.838.720,50 (três milhões, oitocentos e trinta e oito mil, setecentos e vinte reais e cinquenta centavos).</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6189/msg_130_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6189/msg_130_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 428.687,22 (quatrocentos e vinte e oito mil, seiscentos e oitenta e sete reais e vinte e dois centavos).</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6190/msg_131_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6190/msg_131_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 359.275,37 (trezentos e cinquenta e nove mil, duzentos e setenta e cinco reais e trinta e sete centavos).</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6184/msg_132_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6184/msg_132_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 3.000.000,00 (três milhões de reais).</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6222/msg_133_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6222/msg_133_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 255.000,00 (duzentos e cinquenta e cinco mil reais).</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6267/msg_134_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6267/msg_134_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Dispõe sobre o Feriado Municipal de 25 de outubro, data de Fundação do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6268/msg_135_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6268/msg_135_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Institui o Programa de Capacitação em Língua Inglesa para os Servidores da Guarda Municipal e dos órgãos relacionados ao Turismo de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6275/msg_136_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6275/msg_136_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 287.232,00 (duzentos e oitenta e sete mil e duzentos e trinta e dois reais).</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6276/msg_137_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6276/msg_137_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 513.000,00 (quinhentos e treze mil reais).</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6277/msg_138_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6277/msg_138_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6272/msg_139_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6272/msg_139_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Altera a Lei Complementar n.º 322, de 24 de maio de 2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6282/msg_140_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6282/msg_140_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 160.188,00 (cento e sessenta mil e cento e oitenta e oito reais).</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6283/msg_141_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6283/msg_141_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.100.000,00 (um milhão e cem mil reais).</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6284/msg_142_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6284/msg_142_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 35.531,78 (trinta e cinco mil, quinhentos e trinta e um reais e setenta e oito centavos).</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6377/msg_143_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6377/msg_143_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Altera a Lei Complementar Municipal n.º 019, de 31 de março de 1995, que institui o Código de Posturas do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6386/msg_144_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6386/msg_144_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Institui o Regime de Previdência Complementar no âmbito do Município de Miguel Pereira, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal, autoriza a adesão ao plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6380/msg_145_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6380/msg_145_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Ordinária que Autoriza o Poder Executivo a celebrar Termo de Cooperação junto ao Estado do Rio de Janeiro para adesão ao PROEIS - Programa Estadual de Integração na Segurança.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6387/msg_146_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6387/msg_146_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Institui o Programa de Auxílio Financeiro para Aquisição de Material Escolar por Alunos da Rede Pública Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6388/msg_147_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6388/msg_147_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 2.970.000,00 (dois milhões e novecentos e setenta mil reais).</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6400/msg_148_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6400/msg_148_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 2.050.000,00 (dois milhões e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6401/msg_149_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6401/msg_149_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 299.992,00 (duzentos e noventa e nove mil e novecentos e noventa e dois reais).</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6402/msg_150_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6402/msg_150_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 871.700,00 (oitocentos e setenta e um mil e setecentos reais).</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6409/msg_151_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6409/msg_151_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento vigente na importância de R$ 560.000,00 (quinhentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6410/msg_152_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6410/msg_152_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 830.000,00 (oitocentos e trinta mil reais).</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6411/msg_153_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6411/msg_153_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.447.000,00 (dois milhões e quatrocentos e quarenta e sete mil reais).</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6414/msg_154_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6414/msg_154_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 518.600,00 (quinhentos e dezoito mil e seiscentos reais).</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6419/msg_155_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6419/msg_155_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Complementar que Altera o § 1º, do artigo 29 da Lei Complementar Municipal n.º 035, de 25 de agosto de 1997.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6420/msg_156_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6420/msg_156_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza a Doação de Computadores Portáteis e dá outras providências.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6421/msg_157_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6421/msg_157_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento vigente, na importância de R$ 4.000.000,00 (quatro milhões de reais).</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6427/msg_158_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6427/msg_158_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento vigente, na importância de R$ 17.500.000,00 (dezessete milhões e quinhentos mil reais).</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6428/msg_159_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6428/msg_159_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento vigente, na importância de R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6429/msg_160_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6429/msg_160_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Poder Executivo Municipal a realizar a Baixa de Ofício dos Créditos Tributários Prescritos, no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6431/msg_161_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6431/msg_161_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Concede Anistia de Multa de Mora e Remissão dos Juros do IPTU - Imposto Predial e Territorial Urbano, do ISSQN - Imposto Sobre Serviços de Qualquer Natureza e das taxas municipais inscritas na Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6440/msg_162_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6440/msg_162_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.210.000,00 (um milhão e duzentos e dez mil reais).</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/msg_163_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/msg_163_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.545.640,00 (dois milhões, quinhentos e quarenta e cinco mil e seiscentos e quarenta reais).</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6443/msg_164_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6443/msg_164_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Institui o Auxílio Tecnológico, compensação de natureza indenizatória ao pessoal docente, inclui dispositivo na Lei Complementar n.º 034, de 25 de agosto de 1997, que dispõe sobre o Estatuto do Magistério Público do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6451/msg_165_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6451/msg_165_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei Complementar que Adequa a contribuição instituída pelo Art. 149-a da Constituição da República Federativa do Brasil, por meio da Emenda Constitucional nº 39, de 19 de dezembro de 2002, ao entendimento jurisprudencial pacificado para melhor atender ao interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6455/msg_166_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6455/msg_166_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Dispõe sobre o Exercício do Direito de Compra do Imóvel objeto de Concessão do Parque Ecológico no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6456/msg_167_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6456/msg_167_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Dispõe sobre Alterações no Código Tributário do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6457/msg_168_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6457/msg_168_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Dispõe sobre a autorização para doação do bem imóvel que menciona ao Estado do Rio de Janeiro para construção das instalações do Fórum de Miguel Pereira.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6463/msg_169_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6463/msg_169_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 3.960.000,00 (três milhões e novecentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6536/msg_170_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6536/msg_170_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 93.000,00 (noventa e três mil reais).</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6537/msg_171_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6537/msg_171_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6538/msg_172_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6538/msg_172_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 6.250.000,00 (seis milhões e duzentos cinquenta mil reais).</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6539/msg_173_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6539/msg_173_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 35.531,78 (trinta e cinco mil, quinhentos e trinta e um reais e setenta e oito centavos).</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6540/msg_174_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6540/msg_174_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 34.500,00 (trinta e quatro mil e quinhentos reais).</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6541/msg_175_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6541/msg_175_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 960.000,00 (novecentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6542/msg_176_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6542/msg_176_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 80.094,00 (oitenta mil e noventa e quatro reais).</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6553/msg_177_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6553/msg_177_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 550.000,00 (quinhentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6557/msg_178_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6557/msg_178_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Autoriza o Poder Executivo a Celebrar a Aquisição do Imóvel que menciona na forma do art. 107 da Lei Orgânica do Município de Miguel Pereira no art. 24, Inciso X da Lei Federal 8.666 de 1993, e dá outras providências (Centro de Convenções).</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6558/msg_179_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6558/msg_179_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Autoriza o Poder Executivo a Celebrar a Aquisição do Imóvel que menciona na forma do art. 107 da Lei Orgânica do Município de Miguel Pereira no art. 24, Inciso X da Lei Federal 8.666 de 1993, e dá outras providências (implantação de futuros equipamentos turísticos e de lazer no Município).</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6559/msg_180_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6559/msg_180_2021_.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Autoriza o Poder Executivo a Celebrar a Aquisição do Imóvel que menciona na forma do art. 107 da Lei Orgânica do Município de Miguel Pereira no art. 24, Inciso X da Lei Federal 8.666 de 1993, e dá outras providências (construção do futuro Complexo de Segurança do Município de Miguel Pereira).</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6560/msg_181_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6560/msg_181_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Autoriza o Poder Executivo a Celebrar a Aquisição do Imóvel que menciona na forma do art. 107 da Lei Orgânica do Município de Miguel Pereira no art. 24, Inciso X da Lei Federal 8.666 de 1993, e dá outras providências (construção do Parque de Exposições).</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6618/msg_182_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6618/msg_182_2021.pdf</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6619/msg_183_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6619/msg_183_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Institui o Programa Natal Presente no Município de Miguel Pereira, dispõe sobre o Adicional Natalino Familiar e dá outras providências.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6620/msg_184_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6620/msg_184_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Institui o Espaço do Agricultor no 3º Distrito do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6621/msg_185_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6621/msg_185_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Institui a Feira dos Artesãos de Miguel Pereira no 3º Distrito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6622/msg_186_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6622/msg_186_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 750.000,00 (setecentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6623/msg_187_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6623/msg_187_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 400.000,00 (quatrocentos mil reais).</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6624/msg_188_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6624/msg_188_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 160.000,00 (cento e sessenta mil reais).</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6704/msg_189_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6704/msg_189_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Dispõe sobre as alterações das Diretrizes Orçamentárias para o exercício de 2022.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6705/msg_190_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6705/msg_190_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 5.000.000,00 (cinco milhões de reais).</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6708/msg_191_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6708/msg_191_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Inclui o parágrafo único no artigo 1º da Lei n.º 3.276, de 17 de maio de 2018, que dispõe sobre o reconhecimento do direito dos agentes políticos ao disposto nos parágrafos 3º e 4º do artigo 39 da Constituição da República Federativa do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Institui o Programa Consulta na Porta no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Autoriza a Alienação de Imóvel pertencente ao Patrimônio Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6717/msg_194_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6717/msg_194_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Cria o logradouro que menciona no 2º Distrito do Município de Miguel Pereira-RJ e dá outras providências.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6718/msg_195_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6718/msg_195_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Institui o Programa denominado "Casa do Idoso", no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6721/msg_196_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6721/msg_196_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que Cria o Instituto de Previdência do Município de Miguel Pereira, MP-PREVI, e dá outras providências.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Encaminha, em caráter de urgência, Projeto de Lei Ordinária que Institui o "Programa Amor de Mãe" no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4752/pelo_055_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4752/pelo_055_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I, art. 105, da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4544/plc_009_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4544/plc_009_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Municipal nº 036, de 19 de dezembro de 1997 (Código Tributário Municipal).</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4634/plc_035_2021_executivo_2.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4634/plc_035_2021_executivo_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Grupamento de Posturas da Guarda Municipal de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4736/plc_051_2021_executivo_2.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4736/plc_051_2021_executivo_2.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n.º 038, de 28 de janeiro de 1998, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>Vitor Ralha</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4760/plc_057_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4760/plc_057_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 107 da Lei Complementar nº 007, de 24 de Fevereiro de 1992 (Código de Obras).</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4853/plc_061_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4853/plc_061_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 36 de 19 de dezembro de 1997 que institui o Código Tributário do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4861/plc_063_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4861/plc_063_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Cria incentivos fiscais para a padronização das fachadas e urbanização do Centro do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5002/plc_068_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5002/plc_068_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 319, de 16 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5209/plc_081_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5209/plc_081_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal, o Incentivo Previne Brasil.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5465/plc_109_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5465/plc_109_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reforma Administrativa e Modernização do Quadro de Pessoal Permanente do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5611/plc_121_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5611/plc_121_2021_executivo.pdf</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5615/plc_123_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5615/plc_123_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 49, Inciso I da Lei Complementar nº 36, de 19 de dezembro de 1997, Código Tributário do Município de Miguel Pereira, referente à isenção de IPTU para Imóveis Utilizados por Empresas da Indústria Cinematográfica e Teatral e dá outras providências.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5822/plc_129_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5822/plc_129_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n.º 142, de 31 de março de 2008, que alterou os anexos do Plano de Classificação de Cargos e Vencimentos dos Servidores Públicos do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5926/plc_140_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5926/plc_140_2021_vitor.pdf</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5978/plc_144_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5978/plc_144_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Marco Legal do Ensino Bilíngue Inclusivo no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5992/plc_145_2021_executivo_2v.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5992/plc_145_2021_executivo_2v.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria Geral do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6021/plc_152_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6021/plc_152_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, a estrutura e o funcionamento de Ouvidoria no âmbito do Poder Legislativo do Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6044/plo_157_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6044/plo_157_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Quadro de Pessoal Permanente da Secretaria Municipal de Saúde - SMS do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6045/plo_158_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6045/plo_158_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n.º 034, de 25 de agosto de 1997, que dispõe sobre o Estatuto do Magistério Público do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6046/plc_159_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6046/plc_159_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Gabarito das Edificações de Uso Misto na Av. Roberto Silveira, Rua Machado Bittencourt e Rua Cipriano Gonçalves, neste Município.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6274/plc_182_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6274/plc_182_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 322, de 24 de maio de 2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6381/plc_190_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6381/plc_190_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 019, de 31 de março de 1995, que institui o Código de Posturas do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6397/plc_193_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6397/plc_193_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Miguel Pereira, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal, autoriza a adesão ao plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6423/plc_208_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6423/plc_208_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º, do artigo 29 da Lei Complementar Municipal n.º 035, de 25 de agosto de 1997.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6446/plc_218_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6446/plc_218_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Tecnológico, compensação de natureza indenizatória ao pessoal docente, inclui dispositivo na Lei Complementar n.º 034, de 25 de agosto de 1997, que dispõe sobre o Estatuto do Magistério Público do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6452/plc_221_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6452/plc_221_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Adequa a contribuição instituída pelo Art. 149-A da Constituição da República Federativa do Brasil, por meio da Emenda Constitucional nº 39, de 19 de dezembro de 2002, ao entendimento jurisprudencial pacificado para melhor atender ao interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6460/plc_225_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6460/plc_225_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alterações no Código Tributário do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6627/plc_247_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6627/plc_247_2021_executivo.pdf</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6723/plc_262_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6723/plc_262_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o Instituto de Previdência do Município de Miguel Pereira, MP-PREVI, e dá outras providências.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4507/plo_001_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4507/plo_001_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 3.017.400,00 (três milhões, dezessete mil e quatro centos reais).</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4508/plo_002_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4508/plo_002_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 1.292.820,90 (um milhão, duzentos e noventa e dois mil, oitocentos e vinte reais e noventa centavos).</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4509/plo_003_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4509/plo_003_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 4.646.103,73 (quatro milhões, seiscentos e quarenta e seis mil, cento e três reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4510/plo_004_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4510/plo_004_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a abrir Crédito Adicional Especial na Lei Orçamentária do Fundo Especial da Câmara Municipal à importância de R$ 270.000,00 (duzentos e setenta mil reais).</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>Anderson Liberato</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4519/plo_005_2021_anderson__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4519/plo_005_2021_anderson__.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Cadastro Municipal de Protetores e Cuidadores de Animais de Miguel Pereira.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4524/plo_006_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4524/plo_006_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Proteção e Bem-Estar Animal e dá outras providências.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4542/plo_007_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4542/plo_007_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a Firmar Convênio de Repasse Financeiro com a Associação de Pais e Amigos Excepcionais - APAE/Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4543/plo_008_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4543/plo_008_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os parâmetros construtivos das fachadas das edificações novas ou objeto de Reforma do Centro Urbano do Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4546/plo_011_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4546/plo_011_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de abandono e autoriza a remoção de veículos, carcaça e similares abandonados ou deixados em situação que caracterize seu abandono.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4547/plo_012_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4547/plo_012_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4548/plo_013_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4548/plo_013_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 841.000,00 (oitocentos e quarenta e um mil reais).</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4549/plo_014_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4549/plo_014_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 553.295,00 (quinhentos e cinquenta e três mil e duzentos e noventa e cinco reais).</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4550/plo_015_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4550/plo_015_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 381.342,90 (trezentos e oitenta e um mil, trezentos e quarenta dois reais e noventa centavos).</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4551/plo_016_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4551/plo_016_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 91.603,11 (noventa e um mil, seiscentos e três reais e onze centavos).</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4552/plo_017_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4552/plo_017_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 219.408,00 (duzentos e dezenove mil e quatrocentos e oito reais).</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4553/plo_018_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4553/plo_018_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial, na importância de R$ 8.362.674,48 (oito milhões, trezentos e sessenta e dois mil, seiscentos e setenta e quatro reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4554/plo_019_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4554/plo_019_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 562.769,93 (quinhentos e sessenta e dois mil, setecentos e sessenta e nove reais e noventa e três centavos).</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4555/plo_020_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4555/plo_020_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 180.254,73 (cento e oitenta mil, duzentos e cinquenta e quatro reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4556/plo_021_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4556/plo_021_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 73.934,02 (setenta e três mil, novecentos e trinta e quatro reais e dois centavos).</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4557/plo_022_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4557/plo_022_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 82.920,00 (oitenta e dois mil e novecentos e vinte reais).</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4558/plo_023_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4558/plo_023_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno e a Reestruturação da Procuradoria do Município, Honorários de Sucumbência e dá outras providências.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4559/plo_024_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4559/plo_024_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Concede anistia de multa de mora e remissão dos juros do IPTU - Imposto Predial e Territorial Urbano, do ISSQN - Imposto sobre Serviços de Qualquer Natureza e das Taxas Municipais inscritas na Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4560/plo_025_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4560/plo_025_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui área para instalação do condomínio de interesse econômico do Município de Miguel Pereira, cria estímulos para sua ocupação e dá outras providencias.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4577/plo_026_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4577/plo_026_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 715.178,69 (setecentos e quinze mil, cento e setenta e oito reais e sessenta e nove centavos).</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4578/plo_027_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4578/plo_027_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 846.173,03 (oitocentos e quarenta e seis mil, cento e setenta e três reais e três centavos).</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4579/plo_028_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4579/plo_028_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 484.152,68 (quatrocentos e oitenta e quatro mil, cento e cinquenta e dois reais e sessenta e oito centavos).</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4589/plo_032_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4589/plo_032_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 6.651.370,06 (seis milhões, seiscentos e cinquenta e um mil, trezentos e setenta reais e seis centavos).</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4590/plo_033_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4590/plo_033_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 925.870,31 (novecentos e vinte e cinco mil, oitocentos e setenta reais e trinta e um centavos).</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4586/plo_034_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4586/plo_034_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Contratação de Mulheres em situação de violência doméstica no Município de Miguel Pereira/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4633/plo_036_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4633/plo_036_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 50.136,48 (cinquenta mil, cento e trinta e seis reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4632/plo_037_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4632/plo_037_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 165.213,26 (cento e sessenta e cinco mil, duzentos e treze reais e vinte e seis centavos).</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4631/plo_038_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4631/plo_038_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no valor de R$ 43.654,62 (quarenta e três mil, seiscentos e cinquenta e quatro reais e sessenta e dois centavos).</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4630/plo_039_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4630/plo_039_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 1.536,97 (um mil, quinhentos e trinta e seis reais e noventa e sete centavos).</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4629/plo_040_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4629/plo_040_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 116.338,19 (cento e dezesseis mil, trezentos e trinta e oito reais e dezenove centavos).</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4628/plo_041_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4628/plo_041_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 65.435,94 (sessenta e cinco mil, quatrocentos e trinta e cinco reais e noventa e quatro centavos).</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4627/plo_042_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4627/plo_042_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 178.884,47 (cento e setenta e oito mil, oitocentos e oitenta e quatro reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4626/plo_043_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4626/plo_043_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 202.479,42 (duzentos e dois mil, quatrocentos e setenta e nove reais e quarenta e dois centavos).</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4625/plo_044_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4625/plo_044_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 247.940,97 (duzentos e quarenta e sete mil, novecentos e quarenta reais e noventa e sete centavos).</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4624/plo_045_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4624/plo_045_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 101,56 (cento e um reais e cinquenta e seis centavos).</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4610/plo_047_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4610/plo_047_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Salvem as Aves", no âmbito do Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4733/plo_048_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4733/plo_048_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 4.070.057,57 (quatro milhões, setenta mil, cinquenta e sete reais e cinquenta e sete centavos).</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4734/plo_049_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4734/plo_049_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 4.949.291,20 (quatro milhões, novecentos e quarenta e nove mil, duzentos e noventa e um reais e vinte centavos).</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4735/plo_050_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4735/plo_050_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4749/plo_052_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4749/plo_052_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Benefício Eventual do Aluguel Social para mulheres vítimas de violência doméstica no âmbito do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4750/plo_053_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4750/plo_053_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui a Área de Recreação para Cães, denominada PARCÃO e dá outras providências.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4751/plo_054_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4751/plo_054_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho de Acompanhamento e de Controle Social do FUNDEB na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020, que regulamenta o Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB), de que trata o art. 212-A da Constituição Federal.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4761/plo_056_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4761/plo_056_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 386.840,55 (trezentos e oitenta e seis mil, oitocentos e quarenta reais e cinquenta e cinco centavos).</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4812/plo_058_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4812/plo_058_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diárias para hospedagem, Alimentação e Transporte nas viagens a serviço.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4851/plo_059_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4851/plo_059_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 3.084, de 10 de janeiro de 2017, que Dispõe Sobre os Logradouros Públicos e Próprios Municipais Destinados a Estacionamentos de Veículos Automotores e dá outras providências.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4852/plo_060_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4852/plo_060_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Operação de Crédito junto à Caixa Econômica Federal - CEF, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento, a abrir créditos suplementares, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>Eduardo Corrêa (Domi)</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4855/plo_062_2021_domi_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4855/plo_062_2021_domi_.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município, o ‘Dia do Administrador’.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4862/plo_064_2021_ldo_2022_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4862/plo_064_2021_ldo_2022_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2022, com regras e anexos exigidos pela Lei Complementar Federal nº. 101/2000. LDO 2022</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5000/plo_065_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5000/plo_065_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 608.568,38 (seiscentos e oito mil, quinhentos e sessenta e oito reais e trinta e oito centavos).</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4992/plo_066_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4992/plo_066_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a determinar aos bancos e as instituições bancárias, obrigações relativas ao atendimento dos usuários nas agências</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5001/plo_067_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5001/plo_067_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Custeio do Regime Próprio de Previdência Social do Município de Miguel Pereira, estabelecido na Lei Municipal n.º 2.430, de 15 de dezembro de 2008.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5007/plo_069_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5007/plo_069_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar na importância de R$ 550.000,00 (quinhentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5008/plo_070_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5008/plo_070_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar na importância de R$ 406.278,67 (quatrocentos e seis mil, duzentos e setenta e oito reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5100/plo_071_2021_executivo_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5100/plo_071_2021_executivo_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 8.477.924,81 (oito milhões, quatrocentos e setenta e sete mil, novecentos e vinte e quatro reais e oitenta e um centavos).</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5101/plo_072_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5101/plo_072_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Acordo Extrajudicial junto à concessionária de energia elétrica - Light Serviços de Eletricidade S/A.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5102/plo_073_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5102/plo_073_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Desafeta a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5103/plo_074_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5103/plo_074_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Cria a Ronda Maria da Penha na Guarda Municipal de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5104/plo_075_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5104/plo_075_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo que concede anistia de multa de mora e remissão de juros do IPTU - Imposto Predial e Territorial Urbano, do ISSQN - Imposto sobre Serviços de Qualquer Natureza e das Taxas Municipais inscritas na Dívida Ativa instituído pela Lei nº 3.669, de 02 de março de 2021.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5172/plo_076_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5172/plo_076_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Municipal de Renda Básica de Cidadania no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/plo_077_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/plo_077_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Vale-Feira do Agricultor" no âmbito do Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5174/plo_079_2021_executivo_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5174/plo_079_2021_executivo_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 3.467.000,00 (três milhões e quatrocentos e sessenta e sete mil reais).</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5175/plo_080_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5175/plo_080_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Essencial" para distribuição de absorventes higiênicos no âmbito do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5210/plo_082_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5210/plo_082_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Suplementar no valor de R$ 596.023,50 (quinhentos e noventa e seis mil, vinte e três reais e cinquenta centavos).</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5211/plo_083_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5211/plo_083_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui a Corregedoria-Geral e a Ouvidoria da Guarda Municipal de Miguel Pereira, vinculada a Secretaria Municipal de Segurança e dá outras providências.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5207/plo_084_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5207/plo_084_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Autoriza a semana de orientação e prevenção da gravidez na adolescência no âmbito do município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5208/plo_085_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5208/plo_085_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a abrir Crédito Adicional Suplementar, na Lei Orçamentária do Fundo Especial da Câmara Municipal, na Importância de R$ 177.546,52 (cento e setenta e sete mil, quinhentos e quarenta e seis reais e cinquenta e dois centavos).</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5317/plo_086_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5317/plo_086_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 284.452,69 (duzentos e oitenta e quatro mil, quatrocentos e cinquenta e dois reais e sessenta e nove centavos).</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5318/plo_087_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5318/plo_087_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de imóveis do Patrimônio Municipal que menciona.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>Maurinho</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5316/plo_088_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5316/plo_088_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso e armazenamento dos agrotóxicos e dá outras providências.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5324/plo_089_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5324/plo_089_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.510.000,00 (um milhão e quinhentos e dez mil reais).</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5325/plo_090_2021_executivo_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5325/plo_090_2021_executivo_.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso X no artigo 8º da Lei n.º 3.357, de 10 de dezembro de 2018, que dispõe sobre a concessão e critérios dos Benefícios Eventuais, no âmbito da Política Pública Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5326/plo_091_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5326/plo_091_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 151.675,94 (cento e cinquenta e um mil, seiscentos e setenta e cinco reais e noventa e quatro centavos).</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5327/plo_092_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5327/plo_092_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Disque Muda de Árvore no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5331/plo_094_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5331/plo_094_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial Eletrônico do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5330/plo_095_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5330/plo_095_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Determina que os agressores que cometerem o crime de maus tratos arquem com as despesas do tratamento do animal agredido.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5341/plo_096_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5341/plo_096_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Vou de Bicicleta e institui o selo Empresa Amiga do Ciclista no âmbito do Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5342/plo_097_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5342/plo_097_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Institui o "Selo Empresa Amiga dos Animais" no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5343/plo_098_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5343/plo_098_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Ciclismo no âmbito do Município de Miguel Pereira e determina outras providências.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5445/plo_099_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5445/plo_099_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 171.768,92 (cento e setenta e um mil, setecentos e sessenta e oito reais e noventa e dois centavos).</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5446/plo_100_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5446/plo_100_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 1.368.684,60 (um milhão, trezentos e sessenta e oito mil, seiscentos e oitenta e quatro reais e sessenta centavos).</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5447/plo_101_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5447/plo_101_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 623,400,00 (seiscentos e vinte e três mil e quatrocentos reais).</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5449/plo_102_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5449/plo_102_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 697.594,00 (seiscentos e noventa e sete mil e quinhentos e noventa e quatro reais).</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5453/plo_103_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5453/plo_103_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Proteção e Bem-estar Animal e dá outras providências.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5460/plo_104_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5460/plo_104_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 5.938.000,00 (cinco milhões e novecentos e trinta e oito mil reais).</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5461/plo_105_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5461/plo_105_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 4.988.000,00 (quatro milhões e novecentos e oitenta e oito mil reais).</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5462/plo_106_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5462/plo_106_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 750.000,00 (setecentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5463/plo_107_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5463/plo_107_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 4.101.000,00 (quatro milhões e cento e um mil reais).</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5464/plo_108_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5464/plo_108_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 4.287.395,00 (quatro milhões, duzentos e oitenta e sete mil e trezentos e noventa e cinco reais).</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5480/plo_114_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5480/plo_114_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente, na importância de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/plo_115_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/plo_115_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de "Pipódromo Municipal" em área que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5483/plo_117_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5483/plo_117_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade do Ensino de Noções Básicas sobre a Lei Maria da Penha nas Escolas Municipais de Miguel Pereira.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>Mongin</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5493/plo_118_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5493/plo_118_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Denomina Rua "Gilson de Ávila Monsores", o logradouro que menciona.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5610/plo_120_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5610/plo_120_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Espaço da Criança - Iago Ribeiro Campos de Carvalho, como Política Pública Permanente de Implantação de Mobiliário Urbano Recreativo para o Público Infantil e dá outras providências.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5612/plo_122_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5612/plo_122_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Contrato de Concessão Administrativa de Uso e Exploração Comercial de Áreas Públicas Destinadas ao Estacionamento de Veículos, em Sistema Rotativo, denominado Área Azul e dá outras providencias.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5616/plo_124_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5616/plo_124_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.741, de 04 de abril de 2013, que dispõe sobre a Contratação de Pessoal por Prazo Determinado pela Administração Pública Direta, Autárquica e Fundacional do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5617/plo_125_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5617/plo_125_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação de Vagas no Serviço de Transportes de Passageiros em Veículos Automotores de Aluguel exclusivamente para Pessoas com Deficiência (PcD) no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5821/plo_128_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5821/plo_128_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Concede Bolsas de Estudo para Servidores Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5823/plo_130_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5823/plo_130_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da Lei Federal n.º 13.022 de 08 de agosto de 2014 no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5824/plo_131_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5824/plo_131_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3.566 de 28 de abril de 2020, que dispõe sobre o fornecimento de cartão magnético aos estudantes matriculados na rede pública municipal.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5927/plo_135_2021_executivo_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5927/plo_135_2021_executivo_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 650.017,00 (seiscentos e cinquenta mil e dezessete reais).</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5928/plo_136_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5928/plo_136_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5929/plo_137_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5929/plo_137_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 71.063,57 (setenta e um mil, sessenta e três reais e cinquenta e sete centavos).</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5930/plo_138_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5930/plo_138_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 498.554,00 (quatrocentos e noventa e oito mil e quinhentos e cinquenta e quatro reais).</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5925/plo_139_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5925/plo_139_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução em 25% (vinte e cinco por cento) da carga horária de trabalho do servidor (a) público (a) que possua filho (a) portador (a) de deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5993/plo_146_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5993/plo_146_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 104.400,00 (cento e quatro mil e quatrocentos reais).</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5994/plo_147_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5994/plo_147_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.667.914,14 (dois milhões, seiscentos e sessenta e sete mil, novecentos e quatorze reais e quatorze centavos).</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5995/plo_148_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5995/plo_148_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 140.983,04 (cento e quarenta mil, novecentos e oitenta e três reais e quatro centavos).</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5996/plo_149_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5996/plo_149_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 52.764,00 (cinquenta e dois mil e setecentos e sessenta e quatro reais).</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5997/plo_150_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5997/plo_150_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 750.000,00 (setecentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6017/plo_153_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6017/plo_153_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 7.032.000,00 (sete milhões e trinta e dois mil reais).</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6018/plo_154_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6018/plo_154_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Mais Visão" no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6019/plo_155_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6019/plo_155_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Fisio em Casa" e dá outras providências.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6020/plo_156_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6020/plo_156_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Casa Saúde" e dá outras providências.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6093/plo_160_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6093/plo_160_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o exercício de 2022 à 2025.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/plo_161_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/plo_161_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento para o exercício de 2022, estimando a receita e fixando a despesa.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6097/plo_162_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6097/plo_162_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Adoção de Índices Econômicos Oficiais para Correção de Verbas Indenizatórias no âmbito da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6167/plo_163_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6167/plo_163_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n.º 3.660, de 26 de fevereiro de 2021, que dispõe sobre a proibição de abandono e autoriza a remoção de veículos, carcaça e similares abandonados ou deixados em situação que caracterize seu abandono.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6174/plo_164_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6174/plo_164_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.550.000,00 (dois milhões e quinhentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6175/plo_165_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6175/plo_165_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente na importância de R$ 540.000,00 (quinhentos e quarenta mil reais).</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6176/plo_166_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6176/plo_166_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente na importância de R$ 960.000,00 (novecentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6177/plo_167_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6177/plo_167_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 540.000,00 (quinhentos e quarenta mil reais).</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6178/plo_168_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6178/plo_168_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 3.694, de 03 de maio de 2021, a qual alterou a Lei n.º 2.430, de 15 de dezembro de 2008, a qual dispõe sobre o Plano de Custeio do Regime Próprio de Previdência Social do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6180/plo_169_2021_vitor_r.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6180/plo_169_2021_vitor_r.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial aos profissionais da contabilidade no âmbito das repartições públicas do Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6181/plo_170_2021_vitor_r.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6181/plo_170_2021_vitor_r.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para instituir o Dia do Contador no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6185/plo_172_2021_vitor_r.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6185/plo_172_2021_vitor_r.pdf</t>
   </si>
   <si>
     <t>Reconhece os serviços de contabilidade prestada pelo profissional da contabilidade bem como por escritório contábil como essenciais para a população Miguelense em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6187/plo_173_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6187/plo_173_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 3.000.000,00 (três milhões de reais).</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6191/plo_175_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6191/plo_175_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 3.838.720,50 (três milhões, oitocentos e trinta e oito mil, setecentos e vinte reais e cinquenta centavos).</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6192/plo_176_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6192/plo_176_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 428.687,22 (quatrocentos e vinte e oito mil, seiscentos e oitenta e sete reais e vinte e dois centavos).</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6193/plo_177_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6193/plo_177_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 359.275,37 (trezentos e cinquenta e nove mil, duzentos e setenta e cinco reais e trinta e sete centavos).</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6266/plo_178_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6266/plo_178_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 255.000,00 (duzentos e cinquenta e cinco mil reais).</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6270/plo_179_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6270/plo_179_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Feriado Municipal de 25 de outubro, data de Fundação do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6271/plo_180_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6271/plo_180_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Capacitação em Língua Inglesa para os Servidores da Guarda Municipal e dos órgãos relacionados ao Turismo de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6287/plo_183_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6287/plo_183_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 287.232,00 (duzentos e oitenta e sete mil e duzentos e trinta e dois reais).</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6288/plo_184_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6288/plo_184_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 513.000,00 (quinhentos e treze mil reais).</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6289/plo_185_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6289/plo_185_2021_executivo.pdf</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>Kiki Família</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6279/plo_186_2021.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6279/plo_186_2021.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Nízia Medeiros de Souza, situada na Rua Cristóvão da Rocha Goulart, no bairro Rio D'Ouro, neste Município.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6290/plo_187_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6290/plo_187_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 160.188,00 (cento e sessenta mil e cento e oitenta e oito reais).</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6291/plo_188_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6291/plo_188_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.100.000,00 (um milhão e cem mil reais).</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6292/plo_189_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6292/plo_189_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 35.531,78 (trinta e cinco mil, quinhentos e trinta e um reais e setenta e oito centavos).</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6382/plo_191_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6382/plo_191_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Cooperação junto ao Estado do Rio de Janeiro para adesão ao PROEIS - Programa Estadual de Integração na Segurança.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6398/plo_194_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6398/plo_194_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Auxílio Financeiro para Aquisição de Material Escolar por Alunos da Rede Pública Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/plo_195_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/plo_195_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 2.970.000,00 (dois milhões e novecentos e setenta mil reais).</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6391/plo_196_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6391/plo_196_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Proíbe no âmbito do Município de Miguel Pereira a cobrança de sacolas descartáveis biodegradáveis de papel ou de qualquer outro material que não polua o meio ambiente para embalagem e transporte de produtos adquiridos em estabelecimentos comerciais</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6394/plo_197_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6394/plo_197_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para a implantação e compartilhamento de infraestrutura de suporte e de telecomunicações</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6406/plo_198_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6406/plo_198_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 2.050.000,00 (dois milhões e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6407/plo_199_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6407/plo_199_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 299.992,00 (duzentos e noventa e nove mil e novecentos e noventa e dois reais).</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6408/plo_200_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6408/plo_200_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 871.700,00 (oitocentos e setenta e um mil e setecentos reais).</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6404/plo_202_20211_domi.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6404/plo_202_20211_domi.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão no Calendário Oficial do Município de Miguel Pereira do evento denominado “Pedal da Emancipação”, organizado pela Equipe Bike Turbinada, e dá outras providências.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6415/plo_203_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6415/plo_203_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento vigente na importância de R$ 560.000,00 (quinhentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6416/plo_204_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6416/plo_204_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 830.000,00 (oitocentos e trinta mil reais).</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6417/plo_205_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6417/plo_205_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.447.000,00 (dois milhões e quatrocentos e quarenta e sete mil reais).</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6418/plo_207_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6418/plo_207_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 518.600,00 (quinhentos e dezoito mil e seiscentos reais).</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6424/plo_209_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6424/plo_209_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Doação de Computadores Portáteis e dá outras providências.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6425/plo_210_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6425/plo_210_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento vigente, na importância de R$ 4.000.000,00 (quatro milhões de reais).</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6433/plo_212_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6433/plo_212_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento vigente, na importância de R$ 17.500.000,00 (dezessete milhões e quinhentos mil reais).</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6434/plo_213_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6434/plo_213_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial no Orçamento vigente, na importância de R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6435/plo_214_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6435/plo_214_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a Baixa de Ofício dos Créditos Tributários Prescritos, no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6436/plo_215_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6436/plo_215_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Concede Anistia de Multa de Mora e Remissão dos Juros do IPTU - Imposto Predial e Territorial Urbano, do ISSQN - Imposto Sobre Serviços de Qualquer Natureza e das taxas municipais inscritas na Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6444/plo_216_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6444/plo_216_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.210.000,00 (um milhão e duzentos e dez mil reais).</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6445/plo_217_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6445/plo_217_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.545.640,00 (dois milhões, quinhentos e quarenta e cinco mil e seiscentos e quarenta reais).</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6442/plo_219_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6442/plo_219_2021_wania.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Moreira Brito o logradouro que menciona.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6450/plo_220_2021_domi.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6450/plo_220_2021_domi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prolongamento do traçado da Rua Geraldino Fraga.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6453/plo_222_2021_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6453/plo_222_2021_kiki.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Erany Pereira de Souza.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6454/plo_223_2021_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6454/plo_223_2021_kiki.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Branca Ribeiro do Valle Monsores o logradouro que menciona.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6459/plo_224_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6459/plo_224_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Exercício do Direito de Compra do Imóvel objeto de Concessão do Parque Ecológico no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6461/plo_226_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6461/plo_226_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para doação do bem imóvel que menciona ao Estado do Rio de Janeiro para construção das instalações do Fórum de Miguel Pereira.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6465/plo_229_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6465/plo_229_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 3.960.000,00 (três milhões e novecentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6545/plo_230_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6545/plo_230_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente na importância de R$ 93.000,00 (noventa e três mil reais).</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6546/plo_231_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6546/plo_231_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6547/plo_232_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6547/plo_232_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 6.250.000,00 (seis milhões e duzentos cinquenta mil reais).</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6548/plo_233_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6548/plo_233_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 35.531,78 (trinta e cinco mil, quinhentos e trinta e um reais e setenta e oito centavos).</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6549/plo_234_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6549/plo_234_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 34.500,00 (trinta e quatro mil e quinhentos reais).</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6550/plo_235_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6550/plo_235_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 960.000,00 (novecentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6551/plo_236_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6551/plo_236_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 80.094,00 (oitenta mil e noventa e quatro reais).</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6561/plo_240_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6561/plo_240_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 550.000,00 (quinhentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6562/plo_241_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6562/plo_241_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar a Aquisição do Imóvel que menciona na forma do art. 107 da Lei Orgânica do Município de Miguel Pereira no art. 24, Inciso X da Lei Federal 8.666 de 1993, e dá outras providências (Centro de Convenções).</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6563/plo_242_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6563/plo_242_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar a Aquisição do Imóvel que menciona na forma do art. 107 da Lei Orgânica do Município de Miguel Pereira no art. 24, Inciso X da Lei Federal 8.666 de 1993, e dá outras providências (implantação de futuros equipamentos turísticos e de lazer no Município).</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6564/plo_243_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6564/plo_243_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar a Aquisição do Imóvel que menciona na forma do art. 107 da Lei Orgânica do Município de Miguel Pereira no art. 24, Inciso X da Lei Federal 8.666 de 1993, e dá outras providências (construção do futuro Complexo de Segurança do Município de Miguel Pereira).</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6565/plo_244_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6565/plo_244_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar a Aquisição do Imóvel que menciona na forma do art. 107 da Lei Orgânica do Município de Miguel Pereira no art. 24, Inciso X da Lei Federal 8.666 de 1993, e dá outras providências (construção do Parque de Exposições).</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Sinho Venancio</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6556/plo_245_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6556/plo_245_2021_.pdf</t>
   </si>
   <si>
     <t>Denomina Elpidio José Fernandes o logradouro que mencionada.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6625/plo_246_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6625/plo_246_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção do Fundo Especial da Câmara Municipal de Miguel Pereira - FECMMP.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6628/plo_248_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6628/plo_248_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Natal Presente no Município de Miguel Pereira, dispõe sobre o Adicional Natalino Familiar e dá outras providências.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6629/plo_249_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6629/plo_249_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Espaço do Agricultor no 3º Distrito do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6630/plo_250_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6630/plo_250_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui a Feira dos Artesãos de Miguel Pereira no 3º Distrito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6631/plo_251_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6631/plo_251_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 750.000,00 (setecentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6632/plo_252_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6632/plo_252_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 400.000,00 (quatrocentos mil reais).</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6633/plo_253_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6633/plo_253_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 160.000,00 (cento e sessenta mil reais).</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6706/plo_254_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6706/plo_254_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações das Diretrizes Orçamentárias para o exercício de 2022.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6707/plo_255_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6707/plo_255_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 5.000.000,00 (cinco milhões de reais).</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6709/plo_256_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6709/plo_256_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo único no artigo 1º da Lei n.º 3.276, de 17 de maio de 2018, que dispõe sobre o reconhecimento do direito dos agentes políticos ao disposto nos parágrafos 3º e 4º do artigo 39 da Constituição da República Federativa do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6713/plo_258_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6713/plo_258_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Consulta na Porta no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6714/plo_259_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6714/plo_259_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Alienação de Imóvel pertencente ao Patrimônio Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/plo_260_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/plo_260_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o logradouro que menciona no 2º Distrito do Município de Miguel Pereira-RJ e dá outras providências.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6720/plo_261_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6720/plo_261_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa denominado "Casa do Idoso", no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6724/plo_263_2021_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6724/plo_263_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Amor de Mãe" no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Anderson Liberato, Eduardo Corrêa (Domi), Evandro Taubinha, Kiki Família, Mario Neves, Marquinho Gordo, Maurinho, Mongin, Sinho Venancio, Vitor Ralha, Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6725/plo_264_2021_cmmp.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6725/plo_264_2021_cmmp.pdf</t>
   </si>
   <si>
     <t>Autoriza a denominação e a criação do Centro de Convenções de Miguel Pereira Jackson Uchôa Vianna, futuro equipamento público em construção, e dá outras providências.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4622/pdl_046_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4622/pdl_046_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas da Administração Financeira do Município de Miguel Pereira referente ao exercício de 2019, sob a responsabilidade do Prefeito, André Pinto de Afonseca, conforme parecer prévio do TCE/RJ.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5468/pdl_110_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5468/pdl_110_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Exmo. Sr. Dr. Milton Ribeiro.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5469/pdl_111_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5469/pdl_111_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Dr. Odimar Barreto dos Santos.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5470/pdl_112_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5470/pdl_112_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Marcelo Lopes da Ponte.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5841/pdl_133_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5841/pdl_133_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Victor Godoy Veiga.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5969/pdl_141_2021_maurinho_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5969/pdl_141_2021_maurinho_.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Fábio Leonardo Cunha Ferreira.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6426/pdl_211_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6426/pdl_211_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas da Administração Financeira do Município de Miguel Pereira referente ao exercício de 2020, sob a responsabilidade do Prefeito André Pinto de Afonseca, conforme parecer prévio do TCE/RJ.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6552/pdl_238_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6552/pdl_238_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas da Administração Financeira do Município de Miguel Pereira referente ao exercício de 2015, sob a responsabilidade do Ex-Prefeito Cláudio Valente Viana, conforme parecer prévio do TCE/RJ.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4574/pre_029_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4574/pre_029_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Anderson de S. Sarpa Santos, Evandro C. Cardoso Barreto, Mario Luis P. das Neves e  Mauro C. Pereira dos Santos para a cidade de Brasília/DF, para Tratar de Assuntos de Interesse do Município e Dá Outras Providências.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4575/pre_030_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4575/pre_030_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Cristiano M. Arantes, Ivanilson V. da Silva e Wania S. da Silva Cardoso para a cidade de Brasília/DF, para Tratar de Assuntos de Interesse do Município e Dá Outras Providências.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4576/pre_031_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4576/pre_031_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 14 da Resolução nº 696, de 11 de agosto de 2020, que dispõe sobre padronização, protocolo e tramitação de documentos administrativos no âmbito da Câmara Municipal de Miguel Pereira.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5107/pre_078_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5107/pre_078_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores José Roberto Mongin e Marcos Eli Malho e para a cidade de Brasilia/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5328/pre_093_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5328/pre_093_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem do vereador Vitor B. Ralha de Afonseca para a cidade de Brasilia/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5476/pre_113_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5476/pre_113_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos Vereadores Cristiano Maia Arantes e Ivanilson Venâncio da Silva para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5482/pre_116_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5482/pre_116_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem da Vereadora Wania Santos da Silva Cardoso para a cidade de Brasilía/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5495/pre_119_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5495/pre_119_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores dos Vereadores Evandro Carlos Cardoso Barreto, José Roberto Mongin, Marcos Eli Malho e Mauro Celso Pereira dos Santos para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5815/pre_126_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5815/pre_126_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I, do artigo 12, do Regimento Interno da Câmara Municipal de Miguel Pereira.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5816/pre_127_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5816/pre_127_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 13 e inclui o Anexo II na Resolução nº 668, de 13 de dezembro de 2018, que regulamenta a concessão de diárias, cotas de traslado e fornecimento de transporte para viagens a serviço da Câmara Municipal de Miguel Pereira.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5838/pre_132_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5838/pre_132_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 632, de 19 de novembro de 2007, que dispõe sobre a Padronização de Veículos da Câmara Municipal de Miguel Pereira e da outras providências.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5915/pre_134_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5915/pre_134_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem do Vereador Vitor Batista Ralha de Afonseca para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5975/pre_142_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5975/pre_142_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos Vereadores Anderson de S. Sarpa Santos e Mario Luis Pedroso das Neves para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5976/pre_143_2021_mesa_diretora_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5976/pre_143_2021_mesa_diretora_.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem da Vereadora Wania S. da Silva Cardoso para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5991/pre_151_2021_mesa_diretora_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5991/pre_151_2021_mesa_diretora_.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos Vereadores Ivanilson Venâncio da Silva e Cristiano Maia Arantes para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6183/pre_171_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6183/pre_171_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Desafeta bens móveis considerados inservíveis, transfere ao Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6186/projeto_de_resolucao_2021_-_autoriza_pagamento_de_diarias_-_mauro_e_marcos.docx</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6186/projeto_de_resolucao_2021_-_autoriza_pagamento_de_diarias_-_mauro_e_marcos.docx</t>
   </si>
   <si>
     <t>Autoriza a viagem dos Vereadores Evandro Carlos C. Barreto, José Roberto Mongin, Marcos Eli Malho e Mauro Celso P. dos Santos para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6269/pre_181_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6269/pre_181_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos Vereadores Evandro Carlos Cardoso Barreto, José Roberto Mongin, Marcos Eli Malho e Mauro Celso Pereira dos Santos para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6383/pre_192_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6383/pre_192_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos Vereadores Cristiano Maia Arantes, Ivanilson Venâncio da Silva e Wania Santos da Silva Cardoso para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6403/pre_201_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6403/pre_201_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos Vereadores Anderson de S. Sarpa Santos e Mario Luis Pedroso das Neves, para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/pre_206_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/pre_206_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6458/pre_227_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6458/pre_227_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem do Vereador Eduardo Paulo Corrêa para a cidade de Gramado/RS, a fim de tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6462/pre_228_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6462/pre_228_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Kits de Cestas Natalinas e dá outras providências.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6544/pre_237_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6544/pre_237_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6554/pre_239_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6554/pre_239_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem do Vereador Eduardo Paulo Corrêa para as cidades de São José do Rio Preto/SP e Gramado/RS, a fim de tratar de assuntos de interesse da Municipalidade e dá outras providências.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6710/pre_257_2021_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6710/pre_257_2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I, da Resolução nº 668, de 13 de dezembro de 2018, que regulamenta a concessão de diárias, cotas de traslado e fornecimento de transporte para viagens a serviço da Câmara Municipal de Miguel Pereira.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4570/apl_001_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4570/apl_001_2021_anderson.pdf</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4601/apl_002_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4601/apl_002_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Instalação de temporizador nas passagens de pedestre.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de papel reciclado na Administração Pública Direta e Indireta do Município de Miguel Pereira/RJ e na Câmara Legislativa, e dá outras providências.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4999/apl_004_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4999/apl_004_2021_wania.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modificação no Calendário de Vacinação da PMMP, contra a COVID- 19, para que seja incluído nos grupos de Prioridade Pessoas com Deficiência, e Portadores de Síndrome de Down e dá outras providências.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5094/apl_005_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5094/apl_005_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Institui o anteprojeto para distribuição de absorventes higiênicos no âmbito do município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5166/apl_006_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5166/apl_006_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação de incentivo as atividades especiais de combate e enfrentamento à COVID-19 aos profissionais de saúde e aos profissionais pertencentes a outras classes que atuam na linha de frente no enfrentamento dessa pandemia no Município de Miguel Pereira</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5466/apl_007_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5466/apl_007_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Vou de Bicicleta e institui o selo Empresa Amiga do Ciclista no âmbito do município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5467/apl_008_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5467/apl_008_2021_anderson.pdf</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5497/apl_009_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5497/apl_009_2021_vitor.pdf</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5811/apl_010_2021_sinho_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5811/apl_010_2021_sinho_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o "Bosque da Memória" no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5971/apl_011_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5971/apl_011_2021_vitor.pdf</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6265/apl_012_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6265/apl_012_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de estacionamento para Pessoa com Transtorno do Espectro Autista no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6379/apl_013_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6379/apl_013_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes de atenção ao parto e nascimento nas maternidades, casas de parto e estabelecimentos congêneres da rede pública e privada do Município de Miguel Pereira e sobre o direito ao parto humanizado nas redes pública e privada. Dispõe ainda sobre a obrigatoriedade dos estabelecimentos citados acima em permitir a  presença de Doulas durante o período de trabalho de parto, parto e pós parto imediato, sempre que solicitadas pela parturiente.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4511/ind_001_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4511/ind_001_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de uma ambulância SAMU ou de um serviço de atendimento em seus padrões para o Terceiro Distrito da Cidade de Miguel Pereira.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4512/ind_002_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4512/ind_002_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade do retorno da unidade do CRAS – Centro de Referência de Assistência Social no Terceiro Distrito, para o apoio das famílias que tenham reconhecidas as suas vulnerabilidades e riscos sociais.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4513/ind_003_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4513/ind_003_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de Máquinas e Caminhões para limpeza e Ensaibramento aos bairros de Arcádia, Santa Branca, Conrado, Mangueiras e Apropal – Conrado – 3º Distrito.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4514/ind_004_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4514/ind_004_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto de asfalto na Rua Salerno – Conrado – 3º Distrito.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/ind_005_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/ind_005_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de ser enviado com Urgência para a Vila da Amizade, Rua Nicolau Andreiolo – Mangueiras - 3º Distrito: Asfalto, Calhas, Construção de Contenção em alguns trechos, limpeza em geral.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4516/ind_006_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4516/ind_006_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita Reforma Geral no Telhado da Estação, Pintura em toda a Estação, Revitalização da Praça, Brinquedos novos no Parquinho, Cobertura para a Academia ao Ar Livre – Conrado – 3º Distrito.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4517/ind_007_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4517/ind_007_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita que o Projeto existente para a Quadra de Esportes de Conrado – 3º distrito, seja colocado em prática.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>Mario Neves</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4531/ind_008_2021_mario.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4531/ind_008_2021_mario.pdf</t>
   </si>
   <si>
     <t>Solicita reforma do piso e do alambrado  da quadra de esporte situada na Praça da Matriz da Igreja Nossa Senhora da Gloria em Governador Portela.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4541/ind_009_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4541/ind_009_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de rever Indicação anterior, onde se pede: postes para colocação de baixa tensão, e braços de luz, para trecho sem iluminação da Rua Pau Ferro - Santa Branca., aproximadamente 05 postes.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4561/ind_010_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4561/ind_010_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de instalação de uma pequena Secretaria para Soluções de Pequenos Negócios, em Conrado 3º  distrito.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4562/ind_011_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4562/ind_011_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de Rever Indicação anterior, onde se pede: Reforma,  Pintura, e Iluminação da Ciclovia de Conrado 3º distrito.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4563/ind_012_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4563/ind_012_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita que o Projeto existente para o espaço onde será construída a Quadra de Esportes de Mangueiras - 3 distrito, que seja incluído um campo de “Grama Sintética” e que o mesmo seja colocado logo em prática.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4564/ind_013_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4564/ind_013_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de se Rever as Indicações Anteriores das PONTES DE DIFICIL ACESSO: 1ª Ponte de Cabo de Aço da acesso a Rua Caminho do Jola. 2ª Ponte de Pedestre e de Veículos do final da Rua Santana.  3ª Finalizar a melhoria e Reforma na Ponte de Pedestre – Balança mais não cai em Santa Branca. Reafirmo, todas já pedidas anteriormente.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4565/ind_014_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4565/ind_014_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de iniciar a REURB em Conrado 3º  distrito.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4566/ind_015_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4566/ind_015_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de se ter um Maqueiro, para a UBS de Mangueiras- 3º Distrito.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4567/ind_016_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4567/ind_016_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de reaver Indicação anterior, onde se pede: Construção de Gavetas Vertical, Reforma da Capela, do Cemitério de Conrado 3º  distrito.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4568/ind_017_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4568/ind_017_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de Asfaltamento  em Ruas de Conrado 3º  distrito, que ainda se encontram sem asfalto. São as seguintes Ruas: Mangueiras; Aldo Cotard, Francisco Santoro, Jose de Luca. Conrado; Sinezio Pinto, Jose Maria de Luca, Deputado Jose Vaz de Miranda, Santana, Tva Vitória, Major Mario Lamartine parte, Adelaide Vassalo, Waldemar Rodrigues.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4569/ind_018_2021_maurinho__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4569/ind_018_2021_maurinho__.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento da Rua José Rezende.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4580/ind_019_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4580/ind_019_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de refletores no campo de futebol e rever a iluminação da quadra esportiva do bairro Praça da Ponte, neste Município.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4581/ind_020_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4581/ind_020_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade da Prefeitura, estabelecer uma parceria junto à empresa Light, para realização da manutenção e poda dos galhos que encontram-se sobre os transformadores e cabos de alta tensão na rede elétrica de todo o Terceiro Distrito.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4582/ind_021_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4582/ind_021_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade, através da Secretaria de Obras e Serviços Públicos, que seja providenciado a construção de um Pórtico e Urbanização da entrada da cidade, no bairro Apropal – Terceiro Distrito da Cidade de Miguel Pereira.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4583/ind_022_2021_maurinho_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4583/ind_022_2021_maurinho_.pdf</t>
   </si>
   <si>
     <t>Solicita Faixa de Pedestre na Rua Machado Bittencourt nº 878.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4584/ind_023_2021_maurinho_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4584/ind_023_2021_maurinho_.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico rua Afonso Siqueira Jaralta (Vila Margarida).</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>Evandro Taubinha</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4585/ind_024_2021_evandro_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4585/ind_024_2021_evandro_.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma de uma área de lazer composta por um parquinho construído em madeira, localizado na Alameda Florestal, altura do número 1200, no bairro da Praça da Ponte.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4591/ind_025_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4591/ind_025_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a Reforma da Praça de Mangueiras 3º distrito, onde encontra se o ‘Parque D. Ritinha” com colocação de Brinquedos para as crianças, Paisagismo e Iluminação.  Conforme Indicação 6220.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4592/ind_026_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4592/ind_026_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a intervenção junto a Light, aos Cuidados do Agente Regional do Vale do Paraíba, Ilmº Sr. Renato Melo, para que sejam colocados Postes para instalação de Baixa Tensão, nos locais que se pede abaixo.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4593/ind_027_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4593/ind_027_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de encontrar na localidade Apropal – Paesleme - 3º distrito, um espaço para a Construção de uma Praça. Com colocação de Brinquedos para as crianças, Academia ao Ar Livre, Paisagismo e Iluminação.  Conforme Indicação 085/2019.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4594/ind_028_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4594/ind_028_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de Construção no Bairro de Paesleme - 3º distrito uma Praça com brinquedos,  Academia ao Ar Livre, Paisagismo e Iluminação. Conforme Indicação 084/2019.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4595/ind_029_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4595/ind_029_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de encontrar junto ao ITERJ, a solução para o Campo de Futebol, na localidade Apropal – Paesleme - 3º distrito.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4596/ind_030_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4596/ind_030_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de Reforma no “Campinho de Futebol” de Paesleme - 3º distrito.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4597/ind_031_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4597/ind_031_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de colocação de uma  “Caixa de Correios” em Paesleme, precisamente na Apropal.  Reitero Indicação 173/2017.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4598/ind_032_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4598/ind_032_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de instalação de refletores com lâmpadas verdes de  Iluminação Pública, na Ponte de Ferro de Santa Branca, há a necessidade, em sua extensão de 60 mts, de 03 Braços de Luz.  Reitero Indicação 067.2019.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4600/ind_033_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4600/ind_033_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de 03 Braços de Luz,  entre o Apart Hotel  até a Cachoeira de Santa Branca.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4602/ind_034_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4602/ind_034_2021_wania_.pdf</t>
   </si>
   <si>
     <t>a reforma da Praça de Arcádia - 2º distrito com colocação de Academia ao Ar Livre, brinquedos para as crianças, paisagismo e iluminação.  Conforme Indicação 061/2020.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4603/ind_035_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4603/ind_035_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construída uma pequena Piscina no  Centro de Fisioterapia  “Erotildes Batista” -  Conrado 3º distrito.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4604/ind_036_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4604/ind_036_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de Obras de melhorias e de Embelezamento para o 2º  Ponto Turístico da cidade de Miguel Pereira, Cachoeira de Santa Branca -  3º Distrito - Conrado. Conforme Indicação de 2017.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4605/ind_037_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4605/ind_037_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de Obras de melhorias e de Embelezamento para o 1º  Ponto Turístico da cidade de Miguel Pereira, Cachoeira de Mangueiras, situada no final da Rua Aldo Cotard - 3º Distrito - Conrado.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4606/ind_038_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4606/ind_038_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita estudos objetivando viabilizar a instalação de placas com os nomes dos logradouros públicos do município em todas as ruas que encontram-se sem a devida identificação.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4607/ind_039_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4607/ind_039_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita ponto de ônibus coberto na RJ 125, altura do clube Velho sentido Paty do Alferes.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4608/ind_040_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4608/ind_040_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de rever o procedimento para continuação de extermínio do Mosquito Pólvora,  assim também como o Carro do Fumacê passar duas vezes na semana  no  3º Distrito - Conrado.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4609/ind_041_2021_wania_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4609/ind_041_2021_wania_.pdf</t>
   </si>
   <si>
     <t>Solicita que possam intervir junto ao D.E.R para que seja feito o trabalho de limpeza da Serra, capinar e roçar.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4636/ind_042_2021_evandro_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4636/ind_042_2021_evandro_.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um abrigo no ponto de ônibus em frente ao posto de saúde da Pontrezina, no bairro da Praça da Ponte.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4637/ind_043_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4637/ind_043_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura de faixas para travessia de pedestres, na Rua Francisco Antônio Marinho Andreiolo, na altura do nº 28.400 – Perímetro Urbano da Estrada RJ 125, nas proximidades da USF Álvaro Chaves Baldez em Mangueiras.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4737/ind_044_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4737/ind_044_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Solicita asfalto nas Ruas Adelaide Vassalo e Waldemar Rodrigues, ambas situadas em Conrado, neste Município.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4740/ind_045_2021_evandro_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4740/ind_045_2021_evandro_.pdf</t>
   </si>
   <si>
     <t>Solicita a repintura da faixa de pedestre localizada na entrada da Praça da Ponte.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4742/ind_046_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4742/ind_046_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras, que verifique a possibilidade do complemento da pavimentação das Ruas: Francisco Santoro; José Castro Paiva; Célia Peixoto e Nicolau Andreiolo em Mangueiras.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4743/ind_047_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4743/ind_047_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras, que verifique a possibilidade da realização da pavimentação com canaletas para o escoamento das águas fluviais da Rua Dep. José Carlos Vaz de Miranda em Conrado.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4747/ind_048_2021_maurinho_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4747/ind_048_2021_maurinho_.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas com nomes dos logradouros em todo bairro da Praça da Ponte.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4748/ind_049_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4748/ind_049_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade de implementação do Programa Vale Feira, no âmbito do Município.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4753/ind_050_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4753/ind_050_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras, que verifique a possibilidade da realização da pavimentação com canaletas para o escoamento das águas fluviais e iluminação pública da Rua Domingos Mariano em Mangueiras.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4754/ind_051_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4754/ind_051_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras, que verifique a possibilidade da realização da pavimentação com canaletas para o escoamento das águas fluviais das Ruas: Estrada do Pau Ferro (Cantão) e Rua Adolfo Alves de Oliveira (Rua do Pontilhão) em Santa Branca.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4755/ind_052_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4755/ind_052_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica das Ruas Alameda Miguel Pereira, Alameda do Planalto, Frederico Wangler e Alameda da Mata no bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4756/ind_053_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4756/ind_053_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica das Ruas Francisco Andreiollo e Aymar Ferreira Gomes no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4757/ind_054_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4757/ind_054_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica da Estrada da Ponte Funda, no bairro Vera Cruz.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4811/ind_055_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4811/ind_055_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Saúde, que verifique a possibilidade da realização da Imunização com a vacina contra a COVID – 19 de todos os profissionais, funcionários e os guardas municipais, que forem destinados para trabalhar na linha de frente nas três barreiras sanitárias do nosso município.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4854/ind_056_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4854/ind_056_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de criação da Ronda Maria da Penha.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5003/ind_057_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5003/ind_057_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras, que verifique em caráter de urgência a possibilidade da reforma das pontes de madeira (pinguelas) dos bairros de Santa Branca, Conrado, Mangueiras e Arcádia no Terceiro Distrito.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5006/ind_058_2021_evandro_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5006/ind_058_2021_evandro_.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão dos funcionários públicos que laboram na limpeza urbana por meio da coleta de lixo no rol de prioritários no Plano Municipal de Vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5093/ind_059_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5093/ind_059_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de instalação de brinquedos adaptados para crianças com necessidades especiais no Espaço da Criança, na Praça da Estação de Governador Portela; na Praça da Praça da Ponte; e na Praça da Estação de Conrado.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5096/ind_060_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5096/ind_060_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização de instalação de brinquedos infantis na Praça de Conrado, neste Município.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5097/ind_061_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5097/ind_061_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Solicita que o mesmo viabilize a criação de uma Praça com brinquedos infantis em Arcádia, neste Município.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5099/ind_062_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5099/ind_062_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização das pedras da fachada do prédio do Museu Francisco Alves. Centro de Miguel Pereira.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5170/ind_063_2021_evandro.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5170/ind_063_2021_evandro.pdf</t>
   </si>
   <si>
     <t>Solicita a repintura da ciclovia no entorno do lago, assim como a inserção de tachões sinalizadores ao longo de todo o percurso.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5171/ind_064_2021_evandro.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5171/ind_064_2021_evandro.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas de sinalização informando a distância percorrida a partir de um ponto de partida, para os atletas que praticam corrida e caminhada no entorno do Lago de Javary.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5340/ind_065_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5340/ind_065_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma área para prática do AIRSOFT.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5439/ind_066_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5439/ind_066_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizada a construção de monumento, com quiosques na serra de Miguel Pereira.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5442/ind_067_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5442/ind_067_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento nas ruas de Conrado 3º Distrito.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5443/ind_068_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5443/ind_068_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placas com a Lei Complementar nº 019 de 08 maio de 1995, em todo o Município devido a grande quantidade de lixo depositado de forma irregular.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5444/ind_069_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5444/ind_069_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita que se verifique a viabilidade da criação da gratificação especial temporária para todos os profissionais da saúde, os agentes Municipais do programa Segurança presente e os funcionários e profissionais que foram destinados para trabalhar na linha de frente nas três barreiras sanitárias do nosso município, atuando na linha de frente ao combate da COVID-19.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5450/ind_070_2021_maurinho_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5450/ind_070_2021_maurinho_.pdf</t>
   </si>
   <si>
     <t>Solicita Rotatória na transversal das ruas Marcia com a rua Andreia na Ramada.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5452/ind_071_2021_sinho____.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5452/ind_071_2021_sinho____.pdf</t>
   </si>
   <si>
     <t>Solicita assento de “Redutores de Velocidade” e/ou a instalação de “Detectores Fixos de Velocidade (Pardais)” na RJ – 125, Avenida Marechal Rondon, na altura do n.º 1172, entrada da Rua Joaquim J. Gomes, na altura do n.º 484, entrada da Rua Promotor Leôncio de Aguiar Vasconcelos e ainda, na altura do n.º 500, entrada da Rua Rosimary de Almeida.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5472/ind_072_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5472/ind_072_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de 02 (dois) quebra molas na rua Izaltino Moreira Telles 420 (Ramada), sendo um próximo ao galpão do Sr. Mario Duarte e outro antes da curva do sítio do Dr. Vanderlei.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5473/ind_073_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5473/ind_073_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente do Executivo Municipal, que realize estudos objetivando viabilizar a construção de ponto de ônibus na Estrada RJ 125, pista de descida da Serra de Miguel Pereira – sentido Japeri, antes do pontilhão em atendimento às solicitações dos moradores do bairro Arcádia no Terceiro Distrito.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5474/ind_074_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5474/ind_074_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente do Executivo Municipal, que realize estudos objetivando viabilizar a instalação de redutores de velocidade, na Estrada RJ 125 – nas proximidades do Antigo Posto Policial e do Parada Arcádia, atendendo às solicitações dos moradores dessa localidade.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5475/ind_075_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5475/ind_075_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de placas de sinalização indicando a presença de ciclistas no entorno dos principais logradouros públicos do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5477/ind_076_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5477/ind_076_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma cobertura da quadra de esportes, construção de banheiros masculino e feminino, iluminação adequada, proteção com muro e tela em todos os lados, além de dois portões de acesso, localizada na Rua José Ferreira Gomes com a Dagmar Paiva, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5484/ind_077_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5484/ind_077_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a ronda da Viatura Maria da Penha, no 3º Distrito - Conrado, e em Vera Cruz.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5485/ind_078_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5485/ind_078_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade  de  instalação de Pardais Eletrônicos na Estrada RJ 125, da altura do km 15 até o km 18 – Paesleme-Apropal.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5486/ind_079_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5486/ind_079_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade  de  Instalação de Redutores de Velocidade na Estrada RJ 125, no percurso de Mangueiras, km 27, até Santa Branca, km 30 (antes do Pardal Eletrônico), 3º Distrito.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5487/ind_080_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5487/ind_080_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizada a construção, no 3º Distrito, do Espaço do Agricultor e do Artesão.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5488/ind_081_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5488/ind_081_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de construção de Gavetas Verticais, e de Reforma na Capela e demais do Cemitério de Conrado - 3º Distrito.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5489/ind_082_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5489/ind_082_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita conservação e ensaibramento da Rua Anízio Lucio de Oliveira, em Mangueiras, 3º Distrito.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5490/ind_083_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5490/ind_083_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a poda das árvores da Ciclovia do 3º Distrito, pois as mesmas impedem a iluminação da Ciclovia.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5491/ind_084_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5491/ind_084_2021_wania.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de reforma, conservação e pintura da Escola Municipal Ruy Bittencourt, em Mangueiras - 3º Distrito.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5492/ind_085_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5492/ind_085_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente do Executivo Municipal, que realize estudos objetivando viabilizar a pintura de faixas para travessia de pedestres, na Estrada RJ 125, a primeira nas proximidades do Posto de Saúde e a segunda nas proximidades do ponto de ônibus, ambas no bairro Arcádia, em atendimento às diversas solicitações dos moradores dessa localidade.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5807/ind_086_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5807/ind_086_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita que determine ao setor competente deste Executivo Municipal, que realize estudos objetivando viabilizar a construção de galeria no trecho final do valão nas proximidades da USF Álvaro Chaves Baldez em Mangueiras.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5808/ind_087_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5808/ind_087_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita que determine ao setor competente deste Executivo Municipal, que realize estudos objetivando viabilizar a aquisição e instalação de aparelhos de ar condicionado na sala de fisioterapia do Posto de Saúde Manoel Pinto de Souza em Conrado, Terceiro Distrito da Cidade de Miguel Pereira.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5809/ind_088_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5809/ind_088_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita que determine ao setor competente deste Executivo Municipal, que realize estudos objetivando viabilizar a construção e implementação de sanitários públicos na Praça da Estação em Conrado, Terceiro Distrito da Cidade de Miguel Pereira.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5810/ind_089_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5810/ind_089_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita que determine ao setor competente deste Executivo Municipal, que realize estudos objetivando viabilizar um projeto de urbanização em todo o complexo da Praça de Mangueiras, com reforma e ampliação, paisagismo, iluminação e a construção e implementação de sanitários públicos, obedecendo os padrões urbanísticos da nosso município.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5812/ind_090_2021_sinho_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5812/ind_090_2021_sinho_.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de “faixa de pedestres elevada” na altura do quilometro 33 da Avenida Roberto Silveira, próximo ao Armazém do Pão.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5813/ind_091_2021_maurinho_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5813/ind_091_2021_maurinho_.pdf</t>
   </si>
   <si>
     <t>Solicita pintura de todos os quebra-molas do Bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5814/ind_092_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5814/ind_092_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita que determine ao setor competente deste Executivo Municipal, que realize estudos objetivando viabilizar a implantação da sinalização específica gráfica horizontal e vertical de vagas temporárias para parada rápida de veículos em frente às farmácias do Terceiro Distrito</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5825/ind_093_2021_evandro.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5825/ind_093_2021_evandro.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de embelezamento da entrada do bairro da Praça da Ponte por meio de paisagismo.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5826/ind_094_2021_evandro.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5826/ind_094_2021_evandro.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma lombada a 50m antes da entrada do bairro Lagoinha sentido Paty do Alferes</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5827/ind_095_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5827/ind_095_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de um Pórtico na entrada do bairro da Praça da Ponte com mapa geográfico dos logradouros do bairro.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5829/ind_096_2021_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5829/ind_096_2021_kiki.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um laboratório para que seja realizado o teste rápido Sars-CoV-2 COVID 19 (SWAB).</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5830/ind_097_2021_kiki_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5830/ind_097_2021_kiki_.pdf</t>
   </si>
   <si>
     <t>Solicita um estudo da possibilidade de uma gratificação para todos os funcionários da linha de frente contra a COVID-19 em nossa cidade, dos profissionais de saúde aos da coleta de lixo.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5831/ind_098_2021_kiki_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5831/ind_098_2021_kiki_.pdf</t>
   </si>
   <si>
     <t>Solicita a parceria da Prefeitura Municipal de Miguel Pereira junto ao Banco 24hrs para a implantação de um caixa eletrônico no 2º Distrito, em Governador Portela, no DPO.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5832/ind_099_2021_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5832/ind_099_2021_kiki.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação das seguintes ruas, todas situadas no bairro Rio D’Ouro, no 2º Distrito, Governador Portela: Rua Izolina Airão Portela, Rua Cristóvão da Rocha Goulart, Rua João Caetano, Rua Adamastor Rosa e Estrada dos Casais.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5839/ind_100_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5839/ind_100_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita viabilizar um projeto de reforma e padronização dos pontos de ônibus, obedecendo os novos padrões urbanísticos do nosso município, a exemplo do ponto de ônibus de Barão de Javary.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5840/ind_101_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5840/ind_101_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente deste Executivo Municipal, que em parceria com a Casa do Direito da Mulher Daniella Perez e o comércio local, realize estudos objetivando viabilizar a implementação da campanha X VERMELHO , no combate a violência contra a mulher no Município de Miguel Pereira, em atendimento a Lei Federal nº 14.188/2021.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5842/ind_102_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5842/ind_102_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita que juntamente com a Secretaria de Esportes, estudem a possibilidade de criação de uma escolinha de Remo no Lago de Javari, através de recursos próprios ou com parcerias.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5843/ind_103_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5843/ind_103_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita que juntamente com a Secretaria de Esportes, estudem a possibilidade de criação de uma escolinha de canoagem no Lago de Javari, através de recursos próprios ou com parcerias.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5916/ind_104_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5916/ind_104_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um vestuário no campo de futebol em Arcádia, neste Município.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5918/ind_105_2021_mario.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5918/ind_105_2021_mario.pdf</t>
   </si>
   <si>
     <t>Solicita o saneamento e asfaltamento da Rua Elvira Mendes Gomes, Bairro Javari.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5923/ind_106_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5923/ind_106_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação do Programa Social "CRECHE DA MELHOR IDADE" no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5924/ind_107_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5924/ind_107_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação do sistema de "BUEIROS INTELIGENTES", no âmbito do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5968/ind_108_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5968/ind_108_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma área de lazer com a instalação de brinquedos no Bairro Lagoinha.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5972/ind_109_2021_evandro.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5972/ind_109_2021_evandro.pdf</t>
   </si>
   <si>
     <t>Solicita o ensaibramento das Alamedas do Planalto, Miguel Pereira, Turistas e Veranistas, e da rua Oscar Almeida Nunes no bairro da Praça da Ponte.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5973/ind_110_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5973/ind_110_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita aula de ginástica para terceira idade ao ar livre em Conrado, neste Município.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5974/ind_111_2021_mario.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5974/ind_111_2021_mario.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e ampliação da Unidade Municipal de Saúde Augusto José dos Santos, na localidade de Francisco Fragoso, no 1º distrito deste Município.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5979/ind_112_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5979/ind_112_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização de atendimento oftalmológico nos bairros, assim como já é feito no Programa Saúde na Porta.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5980/ind_113_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5980/ind_113_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita viabilizar a implantação da CICLO FAIXA na Estrada RJ 125 no trecho de Arcádia ao Apropal, no Terceiro Distrito deste município.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5982/ind_114_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5982/ind_114_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um monumento em forma de Bíblia no centro da cidade.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5983/ind_115_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5983/ind_115_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um relógio com termômetro digital no centro da cidade, em algum ponto estratégico.</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5984/ind_116_2021_evandro_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5984/ind_116_2021_evandro_.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de mesas e bancos de cimento, assim como a instalação de cercas de proteção no espaço localizado na esquina das ruas Alameda Bernardes e Alameda Miguel Pereira, no bairro da Praça da Ponte.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5998/ind_117_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5998/ind_117_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita complemento da pavimentação das Ruas Tenente Pedro Lima e Aldo Cottard Caldas, em Mangueiras.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5999/ind_118_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5999/ind_118_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita  recapeamento da pavimentação asfáltica e implantação de canaletas para o escoamento das águas pluviais das Ruas Ângelo de Luca e Josephina Barile de Luca, no bairro de Santa Branca, no Terceiro Distrito.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6000/ind_119_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6000/ind_119_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica do logradouro denominado Beco Sid Martins Pinheiro, no bairro Santa Branca, no Terceiro Distrito.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6001/ind_120_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6001/ind_120_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação dos logradouros: Rua Gil Barbosa de Oliveira, Rua Waldemar Rodrigues e Rua Adelaide Vassalo, em Conrado, no Terceiro Distrito.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6002/ind_121_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6002/ind_121_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita complemento da pavimentação da Rua Major Mário Lamartine e a pavimentação das Ruas: Travessa Vitória e Rua Santana, em Conrado no Terceiro Distrito.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6003/ind_122_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6003/ind_122_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação dos seguintes logradouros, Rua Antônio de Oliveira Lúcio e Rua André Plater, em Conrado, no Terceiro Distrito.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6004/ind_123_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6004/ind_123_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica dos seguintes logradouros, Rua Monte Arará, Rua Catarina Pereira Terra, Rua Santa Bárbara, Rua Margem da Linha e Estrada Morro Azul, em Arcádia, no Segundo Distrito.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6005/ind_124_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6005/ind_124_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação e implantação de canaletas para escoamento das águas pluviais da Rua Sinézio da Silva Pinto, em Conrado, no Terceiro Distrito.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6006/ind_125_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6006/ind_125_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da pavimentação asfáltica e implantação de canaletas para o escoamento das águas pluviais da Rua 14 de Mangueiras, no bairro Mangueiras, no Terceiro Distrito.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6015/ind_126_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6015/ind_126_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma mureta de contenção na Estrada de Vera Cruz, nas proximidades de “Almas Perdidas” até a entrada da Estação Ferroviária de Vera Cruz.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6016/ind_127_2021_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6016/ind_127_2021_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita que a Câmara Municipal de Miguel Pereira, siga o Decreto da Prefeitura Municipal de Miguel Pereira, Nº 6.073, de 23 de agosto de 2021, que dispõe sobre a obrigatoriedade da vacinação contra a COVID- 19 no âmbito da administração Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6091/ind_128_2021_evandro.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6091/ind_128_2021_evandro.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de 2 bicicletários cobertos, um em frente a Fenart e outro nos fundos do Hortifruti Frunando.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/ind_129_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/ind_129_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Presidente da Câmara Municipal de Miguel Pereira, Eduardo Paulo Corrêa, que sejam suspensas as gratificações em 100% dos Assessores Parlamentares desta Casa de Leis, até o fim da Pandemia de Covid-19.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6098/ind_130_2021_mario_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6098/ind_130_2021_mario_.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do telhado e a pintura da Unidade de Saúde Dr. Wagner Portela Arbex, situado na Rua  Dr. Osório de Almeida, 471, Portela.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6179/ind_131_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6179/ind_131_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Solicita junto a Secretaria Municipal de Obras, a Pavimentação Asfáltica das ruas Manoel Gonçalves, Maria de Lourdes Carvalho e Joaquim Mandim Filho, ambas no bairro Lagoinha.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6182/ind_132_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6182/ind_132_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica da Rua Cristóvão da Rocha Goulart, no Rio D’ouro, Governador Portela.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6273/ind_133_2021_domi.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6273/ind_133_2021_domi.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça com academia ao ar livre no bairro Lagoa das Lontras.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>Kiki Família, Anderson Liberato, Eduardo Corrêa (Domi), Evandro Taubinha, Mario Neves, Marquinho Gordo, Mongin, Vitor Ralha, Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6281/ind_134_2021_kiki_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6281/ind_134_2021_kiki_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de uma gratificação, após o quadro de pandemia no país, para os funcionários da coleta de lixo da nossa cidade.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>Anderson Liberato, Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6285/ind_135_2021_anderson_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6285/ind_135_2021_anderson_wania.pdf</t>
   </si>
   <si>
     <t>Solicita que crie incentivos visando atrair empresários que queiram investir no 3º Distrito de Miguel Pereira, em especial, a construção de Posto de Gasolina.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6389/ind_136_2021_maurinho_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6389/ind_136_2021_maurinho_.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de quebra-molas na Rua Luiz Marques, próximo ao nº 150 no bairro Clube Velho.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6392/ind_137_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6392/ind_137_2021_.pdf</t>
   </si>
   <si>
     <t>Solicita o pagamento de abono com resíduos do recurso do Fundeb para profissionais da Educação.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6412/ind_138_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6412/ind_138_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita reformas na Escola Municipal Pantanal, neste Município.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6430/ind_139_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6430/ind_139_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita criação de Clínica Escola para autista neste município.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6432/ind_140_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6432/ind_140_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita reforma dos banheiros da quadra da Praça da Ponte.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6438/ind_141_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6438/ind_141_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma Unidade de Saúde da Família no bairro Lagoinha, neste Município.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6555/ind_142_2021_mario.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6555/ind_142_2021_mario.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e ensaibramento da Rua Antonio Firmeza na altura do nº 255.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6626/ind_143_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6626/ind_143_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade da construção de uma ponte de alvenaria, na Estrada do pau Ferro (Cantão) em Santa Branca no Terceiro Distrito.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5339/req_001_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5339/req_001_2021_.pdf</t>
   </si>
   <si>
     <t>Requer que as sessões da Câmara Municipal de Miguel Pereira sejam transmitidas ao vivo pela internet, com o objetivo de ampliar o acesso às sessões para toda a população e cumprir as exigências da Lei da Transparência – LC nº 131/2009 e da Lei de Acesso à Informação – Lei nº 12.527/2011.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>Evandro Taubinha, Kiki Família, Marquinho Gordo, Maurinho, Mongin, Sinho Venancio</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/req_002_2021_mongin_outros.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/req_002_2021_mongin_outros.pdf</t>
   </si>
   <si>
     <t>Requerem que sejam disponibilizados todos os documentos administrativos e contábeis a partir do dia 04/01/2021 até a presente data, bem como, os contratos de licitações, de aluguel do prédio em anexo e em geral, contratação de pessoal, documentos do setor do RH e as notas fiscais de todas as despesas para o devido funcionamento, para efeito de fiscalização e controle dos gastos públicos desta Casa, nos termos do art. 150, incisos V e VIII do Regimento Interno.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6147/req_003_2021_mongin_outros.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6147/req_003_2021_mongin_outros.pdf</t>
   </si>
   <si>
     <t>Requerem que seja solicitada a presença do Exmo. Secretário de Segurança do nosso Município André Oliveira, para prestar esclarecimentos pelo fato ocorrido e que muito nos envergonha, com o cidadão e Dep. Federal Carlos Jordy, na última sexta-feira, nos termos do art. 107, §4º do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6280/req_004_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6280/req_004_2021_.pdf</t>
   </si>
   <si>
     <t>Requer a Empresa Linave a possibilidade de disponibilizar os horários e intervalos dos ônibus circulares.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4518/moc_001_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4518/moc_001_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a jovem Sabrina Neri dos Santos.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/moc_002_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/moc_002_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares da Ilma. Srª. Naise de Almeida, consignando voto de profundo pesar pelo seu triste falecimento.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4741/moc_003_2021_evandro_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4741/moc_003_2021_evandro_.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Ilmo. Sr. José Silvio Gomes, consignando voto de profundo pesar pelo seu triste falecimento.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4744/moc_004_2021_domi_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4744/moc_004_2021_domi_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Alysson Ferreira Damacena.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4758/moc_005_2021_domi_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4758/moc_005_2021_domi_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. André Luis Alves Uchoa, Ilmo. Sr. Sergio Roberto Onil da Cunha, Ilmo. Sr. Moacir Candido de Souza Junior, Ilmo. Sr. Paulo Fernando Rocha Nascimento e Ilmo. Sr. Luiz Otávio Couto.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4813/moc_006_2021_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4813/moc_006_2021_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Sr. Ananias de Moraes Machado,_x000D_
 consignando voto de profundo pesar pelo seu triste falecimento.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4814/moc_007_2021_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4814/moc_007_2021_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Sr. Antônio José Pereira da Costa,_x000D_
 consignando voto de profundo pesar pelo seu triste falecimento.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4856/moc_008_2021_evandro.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4856/moc_008_2021_evandro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à jovem Alice Canêdo Tavares, pela conquista da medalha de ouro na Olimpíada Brasileira de Ciências.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4857/moc_009_2021_evandro.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4857/moc_009_2021_evandro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à jovem Teresa Vitória Carvalho Rocha, pela conquista da medalha de ouro na Olimpíada Brasileira de Ciências.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4858/moc_010_2021_kiki_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4858/moc_010_2021_kiki_.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Sr. Carlos José da Silva Salles, consignando voto de profundo pesar pelo seu triste falecimento.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>Eduardo Corrêa (Domi), Vitor Ralha</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4993/moc_011_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4993/moc_011_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Policial Militar do Estado Do Rio de Janeiro, CB. PM. Felipe de Oliveira Mattos (RG 88.306).</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4994/moc_012_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4994/moc_012_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Policial Militar do Estado Do Rio de Janeiro, CB. PM. Ruan Pablo Ferreira da Silva (RG 99.407).</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4995/moc_013_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4995/moc_013_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Policial Militar do Estado Do Rio de Janeiro, CB. PM. Cristiano do Espírito Santo Jacinto (RG 101.963).</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4996/moc_014_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4996/moc_014_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Policial Militar do Estado Do Rio de Janeiro, CB. PM. Fabio de Freitas Amaral (RG 99.499).</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5095/moc_015_2021_mongin_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5095/moc_015_2021_mongin_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Ilmos. Policiais Militares 1º Sgt Fabiano Lopes dos Prazeres, Cb Cristiano Alves Silva e Cb Marcelo Silva Gastaldi Dantas.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5169/moc_016_2021_evandro_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5169/moc_016_2021_evandro_.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Ilmo. Sr. Fernando Gonçalves da Rocha, consignando voto de profundo pesar pelo seu triste falecimento.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/moc_017_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/moc_017_2021_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações pela passagem do Aniversário de Zeni Vieira, funcionária da Câmara Legislativa de Miguel Pereira.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5441/moc_018_2021_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5441/moc_018_2021_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações para Alcoólicos Anônimos pela passagem de seus 86 anos.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5494/moc_019_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5494/moc_019_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos Ilmos (as). Srs (as) Gustavo Lopes Fraga, Juliana Monsores Soares Fraga, Marcelo de Paula da Silva e Michele Lopes Fraga da Silva.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>Vitor Ralha, Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5496/moc_020_2021_wania_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5496/moc_020_2021_wania_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Exmo. Sr. Prefeito André Pinto de Afonseca pelo trabalho de excelência que vem sendo realizado na Cidade de Miguel Pereira.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5828/moc_021_2021_kiki_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5828/moc_021_2021_kiki_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos funcionários do ESF Portela 01: Adriano Rangel de Lima, cirurgião dentista; Ana Carolina Andrade de Almeida, agente comunitário de saúde; Bernardo Arnulpho Coelho de Paula, estagiário; Camila dos Santos Costa, agente comunitário de saúde; Gisele Veloso Laport Lago, técnica em enfermagem; Gustavo Ribeiro Ramos, agente comunitário de saúde; Josiane Ventura da S Conceição, agente comunitário de saúde; Luciana Monsores da Silva de Oliveira, agente comunitário de saúde; Luciana Santiago da Costa Maciel, agente comunitário de saúde; Maria Emília de Assis Lemos, enfermeira; Maria Fernanda Castro, recepcionista; Marilene Almeida Bastos Esteves, auxiliar de consultório dentário; Patrícia de Menezes Macedo Costa, agente comunitário de saúde; Priscila R. da Silva, auxiliar de consultório dentário.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5833/moc_022_2021_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5833/moc_022_2021_sinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. 1° Tenente Romulo de Souza Faria (RG 91316)</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5834/moc_023_2021_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5834/moc_023_2021_sinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. 1° Sargento Cláudio Roberto de Oliveira Tavares (RG:75.985)</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5835/moc_024_2021_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5835/moc_024_2021_sinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sub Ten Caio Marcelo de Araújo Lopes (RG:59.703)</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5836/moc_025_2021_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5836/moc_025_2021_sinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. 3° Sargento Joelson da Silva Ribeiro (RG :84.976).</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5837/moc_026_2021_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5837/moc_026_2021_sinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Cabo PM Daniel Monteiro Duque Estrada (RG:91.779).</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>Anderson Liberato, Mario Neves</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5917/moc_027_2021_mario_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5917/moc_027_2021_mario_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Robson da Silva Monteiro.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5970/moc_028_2021_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5970/moc_028_2021_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Dr. Paulo de Tarso Gilson de Oliveira Rangel, Médico do ESF Portela 01.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5981/moc_029_2021_mongin.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5981/moc_029_2021_mongin.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Exmo. Sr. Simão Sessim, consignando voto de profundo pesar em razão do seu falecimento.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6007/moc_030_2021_anderson__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6007/moc_030_2021_anderson__.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Mario Luiz Rodrigues de Lima Junior.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6008/moc_031_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6008/moc_031_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr Rodrigo Fidalgo Sá Fortes Pinto.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6009/moc_032_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6009/moc_032_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra Camila Pereira Monteiro.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6010/moc_033_2021_anderson_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6010/moc_033_2021_anderson_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Igor Costa Vianna dos Santos.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6040/moc_034_2021_domi.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6040/moc_034_2021_domi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Jorge Michel Teixeira Cruz, funcionário da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/moc_035_2021_mario_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/moc_035_2021_mario_.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares da Ilma. Senhora Maria de Fátima dos Reis, consignando voto de profundo pesar pelo seu triste falecimento.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>Evandro Taubinha, Kiki Família, Marquinho Gordo, Maurinho, Sinho Venancio</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6173/moc_036_2021_kiki_sinho_taubinha_marquinho_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6173/moc_036_2021_kiki_sinho_taubinha_marquinho_maurinho.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada ao amigo e Vereador José Roberto Mongin, pelo seu aniversário.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6278/moc_037_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6278/moc_037_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. José Domingos Alves, Superintendente Geral da Lojas CEM.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6378/moc_038_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6378/moc_038_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Grupo Bike Turbinada.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>Kiki Família, Anderson Liberato, Eduardo Corrêa (Domi), Mario Neves, Sinho Venancio, Vitor Ralha</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Amine Elmor, Secretária Municipal de Educação.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6385/moc_040_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6385/moc_040_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Thiago Santos Moura Dantas.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6390/moc_041_2021_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6390/moc_041_2021_sinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminha ao Ilmo. Policial Militar do Estado Do Rio de Janeiro, Aridalton de Souza Berião / RG 60.546.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6393/moc_042_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6393/moc_042_2021_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a todos os Profissionais da Educação do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>Kiki Família, Marquinho Gordo, Maurinho, Mongin, Sinho Venancio</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6395/moc_043_2021_mongin_maurinho_marquinho_kiki_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6395/moc_043_2021_mongin_maurinho_marquinho_kiki_sinho.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada ao amigo e Vereador Evandro Carlos Cardoso Barreto – Evandro Taubinha.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>Evandro Taubinha, Kiki Família, Marquinho Gordo, Mongin, Sinho Venancio</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6396/moc_044_2021_mongin_kiki_marquinho_evandro_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6396/moc_044_2021_mongin_kiki_marquinho_evandro_sinho.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada ao amigo e Vereador Mauro Celso Pereira dos Santos - Maurinho.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6405/moc_045_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6405/moc_045_2021_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a equipe de Futsal de Miguel Pereira pelo título da Liga Carioca de Futsal.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6437/moc_046_2021_maurinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6437/moc_046_2021_maurinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Rodrigo da Costa Camilo, Funcionário Público Municipal.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6439/moc_047_2021_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6439/moc_047_2021_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Ilma. Sra. Maura Lemos de Freitas, pelo seu aniversário.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6447/moc_048_2021_domi_outros.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6447/moc_048_2021_domi_outros.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à Equipe de Futsal de Miguel Pereira pela conquista do título da Liga Carioca de Futsal (4ª Divisão).</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6448/moc_049_2021_domi_outros.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6448/moc_049_2021_domi_outros.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Marcus Aurelius Pereira e Silva Junior, Secretário Municipal de Esporte, Lazer e Recreação.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6449/moc_050_2021_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6449/moc_050_2021_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos Ilmos. Srs. Farinelle Bikes, Vanderlei Amaral, Marcos Emílio, Sérgio Corrêa, Pedro Junior, Roberto Dutra, Antônio Camacho, Marcos Paulo, Marcelo Carvalho e Fábio Carvalho.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6464/moc_051_2021_domi_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6464/moc_051_2021_domi_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada encaminhada aos Ilmos. Policiais Militares do Estado do Rio de Janeiro, Sgt PM Marcelo de Oliveira Cabral (RG 71.943), Sgt PM Paulo Sérgio da Costa Machado (RG 76.230); Cb PM Renato José de Mattos Fernandes (RG 87.796); Cb PM Cristiano Alves da Silva (RG 91.808); e Cb PM Josielton Paulino da Silva (RG 101.378).</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6669/moc_052_2021_vitor_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6669/moc_052_2021_vitor_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a toda equipe Técnica, Administrativa, Guarda Municipal, Patrulha Maria da Penha e Polícia Civil da Casa do Direito da Mulher Daniela Perez.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6670/moc_053_2021_domi.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6670/moc_053_2021_domi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Jenifer Lisbôa Paulista.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4623/cfo_par_tce_of_prs_sse_cso_289_2021_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4623/cfo_par_tce_of_prs_sse_cso_289_2021_.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao parecer prévio favorável com ressalvas, determinações e recomendações sobre as contas de Governo do Chefe do Poder Executivo deste Município, Exmo. Sr. Prefeito André Pinto de Afonseca, referentes ao exercício de 2019, conforme o Ofício PRS/SSE/CSO 289/2021, de 06 de janeiro de 2021, Processo TCE/RJ n.º 211.117-0/20.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6422/cfo_par_tcerj_209289521.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6422/cfo_par_tcerj_209289521.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Governo Municipal Exercício 2020 – Prefeitura Municipal de Miguel Pereira – Ofício PRS/SSE/CGC 34378/2021 – Processo TCE/RJ: 209.289-5/2021.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6543/cfo_par_tcerj_2158515_2016.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6543/cfo_par_tcerj_2158515_2016.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Governo Municipal Exercício 2015 – Prefeitura Municipal de Miguel Pereira – Ofício PRS/SSE/CGC 36165/2021 – Processo TCE/RJ: 215.903-4/16.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7351,67 +7351,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4504/msg_001_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4505/msg_002_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4506/msg_003_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4520/msg_004_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4521/msg_005_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4522/msg_006_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4523/msg_007_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4525/msg_008_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4526/msg_009_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4527/msg_010_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4528/msg_011_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4529/msg_012_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/msg_013_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4532/msg_014_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4533/msg_015_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4534/msg_016_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4535/msg_017_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4536/msg_018_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4537/msg_019_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4538/msg_020_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4539/msg_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4540/msg_022_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4571/msg_023_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4572/msg_024_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4573/msg_025_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4587/msg_026_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4588/msg_027_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4599/msg_028_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4611/msg_029_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4612/msg_030_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4613/msg_031_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4614/msg_032_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4615/msg_033_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4616/msg_034_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4617/msg_035_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/msg_036_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4619/msg_037_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/msg_038_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4719/msg_039_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4720/msg_040_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4721/msg_041_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4732/msg_042_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4738/msg_043_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4739/msg_044_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4745/msg_045_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4746/msg_046_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4759/msg_047_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4810/msg_048_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4842/msg_049_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4843/msg_050_2021_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4844/msg_051_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4859/msg_052_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/msg_053_2021_ldo.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4971/msg_054_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4997/msg_055_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4998/msg_056_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5004/msg_057_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5005/msg_058_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5089/msg_059_2021_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5091/msg_060_2021_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5090/msg_061_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5098/msg_062_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5092/msg_063_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5105/msg_064_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5106/msg_065_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5167/msg_066_2021_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5168/msg_067_2021_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5204/msg_068_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5205/msg_069_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5206/msg_070_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5259/msg_071_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5260/msg_072_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5319/msg_073_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5320/msg_074_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5329/msg_075_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5322/msg_076_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5323/msg_077_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5420/msg_078_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5421/msg_079_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5422/msg_080_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5448/msg_081_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5454/msg_082_2021_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5455/msg_083_2021_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5456/msg_084_2021__.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5457/msg_085_2021_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5458/msg_086_2021__.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5451/msg_087_2021_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5459/msg_088_2021__.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5479/msg_089_2021__.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/msg_090_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5498/msg_091_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5499/msg_093_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5500/msg_094_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5609/msg_095_2021_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5613/msg_096_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5614/msg_097_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5817/msg_098_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5818/msg_099_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5819/msg_100_2021_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5820/msg_101_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5985/msg_102_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5919/msg_103_2021_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5920/msg_104_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5921/msg_105_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5922/msg_106_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5986/msg_107_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5987/msg_108_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5988/msg_109_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5989/msg_110_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5977/msg_111_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5990/msg_112_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6011/msg_113_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6012/msg_114_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6013/msg_115_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6014/msg_116_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6041/msg_117_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6042/msg_118_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6043/msg_119_2021__.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6089/msg_120_2021_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/msg_121_2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6099/msg_122_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6095/msg_123_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6168/msg_124_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6169/msg_125_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6170/msg_126_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6171/msg_127_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6172/msg_128_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6188/msg_129_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6189/msg_130_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6190/msg_131_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6184/msg_132_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6222/msg_133_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6267/msg_134_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6268/msg_135_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6275/msg_136_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6276/msg_137_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6277/msg_138_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6272/msg_139_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6282/msg_140_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6283/msg_141_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6284/msg_142_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6377/msg_143_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6386/msg_144_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6380/msg_145_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6387/msg_146_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6388/msg_147_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6400/msg_148_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6401/msg_149_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6402/msg_150_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6409/msg_151_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6410/msg_152_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6411/msg_153_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6414/msg_154_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6419/msg_155_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6420/msg_156_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6421/msg_157_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6427/msg_158_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6428/msg_159_2021_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6429/msg_160_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6431/msg_161_2021_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6440/msg_162_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/msg_163_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6443/msg_164_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6451/msg_165_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6455/msg_166_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6456/msg_167_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6457/msg_168_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6463/msg_169_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6536/msg_170_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6537/msg_171_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6538/msg_172_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6539/msg_173_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6540/msg_174_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6541/msg_175_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6542/msg_176_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6553/msg_177_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6557/msg_178_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6558/msg_179_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6559/msg_180_2021_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6560/msg_181_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6618/msg_182_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6619/msg_183_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6620/msg_184_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6621/msg_185_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6622/msg_186_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6623/msg_187_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6624/msg_188_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6704/msg_189_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6705/msg_190_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6708/msg_191_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6717/msg_194_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6718/msg_195_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6721/msg_196_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4752/pelo_055_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4544/plc_009_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4634/plc_035_2021_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4736/plc_051_2021_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4760/plc_057_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4853/plc_061_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4861/plc_063_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5002/plc_068_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5209/plc_081_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5465/plc_109_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5611/plc_121_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5615/plc_123_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5822/plc_129_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5926/plc_140_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5978/plc_144_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5992/plc_145_2021_executivo_2v.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6021/plc_152_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6044/plo_157_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6045/plo_158_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6046/plc_159_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6274/plc_182_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6381/plc_190_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6397/plc_193_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6423/plc_208_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6446/plc_218_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6452/plc_221_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6460/plc_225_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6627/plc_247_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6723/plc_262_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4507/plo_001_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4508/plo_002_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4509/plo_003_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4510/plo_004_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4519/plo_005_2021_anderson__.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4524/plo_006_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4542/plo_007_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4543/plo_008_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4546/plo_011_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4547/plo_012_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4548/plo_013_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4549/plo_014_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4550/plo_015_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4551/plo_016_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4552/plo_017_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4553/plo_018_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4554/plo_019_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4555/plo_020_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4556/plo_021_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4557/plo_022_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4558/plo_023_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4559/plo_024_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4560/plo_025_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4577/plo_026_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4578/plo_027_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4579/plo_028_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4589/plo_032_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4590/plo_033_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4586/plo_034_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4633/plo_036_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4632/plo_037_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4631/plo_038_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4630/plo_039_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4629/plo_040_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4628/plo_041_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4627/plo_042_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4626/plo_043_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4625/plo_044_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4624/plo_045_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4610/plo_047_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4733/plo_048_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4734/plo_049_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4735/plo_050_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4749/plo_052_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4750/plo_053_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4751/plo_054_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4761/plo_056_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4812/plo_058_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4851/plo_059_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4852/plo_060_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4855/plo_062_2021_domi_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4862/plo_064_2021_ldo_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5000/plo_065_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4992/plo_066_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5001/plo_067_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5007/plo_069_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5008/plo_070_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5100/plo_071_2021_executivo_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5101/plo_072_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5102/plo_073_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5103/plo_074_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5104/plo_075_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5172/plo_076_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/plo_077_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5174/plo_079_2021_executivo_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5175/plo_080_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5210/plo_082_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5211/plo_083_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5207/plo_084_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5208/plo_085_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5317/plo_086_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5318/plo_087_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5316/plo_088_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5324/plo_089_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5325/plo_090_2021_executivo_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5326/plo_091_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5327/plo_092_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5331/plo_094_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5330/plo_095_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5341/plo_096_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5342/plo_097_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5343/plo_098_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5445/plo_099_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5446/plo_100_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5447/plo_101_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5449/plo_102_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5453/plo_103_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5460/plo_104_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5461/plo_105_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5462/plo_106_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5463/plo_107_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5464/plo_108_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5480/plo_114_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/plo_115_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5483/plo_117_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5493/plo_118_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5610/plo_120_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5612/plo_122_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5616/plo_124_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5617/plo_125_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5821/plo_128_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5823/plo_130_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5824/plo_131_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5927/plo_135_2021_executivo_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5928/plo_136_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5929/plo_137_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5930/plo_138_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5925/plo_139_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5993/plo_146_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5994/plo_147_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5995/plo_148_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5996/plo_149_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5997/plo_150_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6017/plo_153_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6018/plo_154_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6019/plo_155_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6020/plo_156_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6093/plo_160_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/plo_161_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6097/plo_162_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6167/plo_163_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6174/plo_164_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6175/plo_165_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6176/plo_166_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6177/plo_167_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6178/plo_168_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6180/plo_169_2021_vitor_r.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6181/plo_170_2021_vitor_r.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6185/plo_172_2021_vitor_r.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6187/plo_173_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6191/plo_175_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6192/plo_176_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6193/plo_177_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6266/plo_178_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6270/plo_179_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6271/plo_180_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6287/plo_183_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6288/plo_184_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6289/plo_185_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6279/plo_186_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6290/plo_187_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6291/plo_188_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6292/plo_189_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6382/plo_191_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6398/plo_194_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/plo_195_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6391/plo_196_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6394/plo_197_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6406/plo_198_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6407/plo_199_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6408/plo_200_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6404/plo_202_20211_domi.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6415/plo_203_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6416/plo_204_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6417/plo_205_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6418/plo_207_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6424/plo_209_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6425/plo_210_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6433/plo_212_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6434/plo_213_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6435/plo_214_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6436/plo_215_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6444/plo_216_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6445/plo_217_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6442/plo_219_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6450/plo_220_2021_domi.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6453/plo_222_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6454/plo_223_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6459/plo_224_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6461/plo_226_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6465/plo_229_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6545/plo_230_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6546/plo_231_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6547/plo_232_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6548/plo_233_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6549/plo_234_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6550/plo_235_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6551/plo_236_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6561/plo_240_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6562/plo_241_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6563/plo_242_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6564/plo_243_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6565/plo_244_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6556/plo_245_2021_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6625/plo_246_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6628/plo_248_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6629/plo_249_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6630/plo_250_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6631/plo_251_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6632/plo_252_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6633/plo_253_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6706/plo_254_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6707/plo_255_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6709/plo_256_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6713/plo_258_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6714/plo_259_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/plo_260_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6720/plo_261_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6724/plo_263_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6725/plo_264_2021_cmmp.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4622/pdl_046_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5468/pdl_110_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5469/pdl_111_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5470/pdl_112_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5841/pdl_133_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5969/pdl_141_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6426/pdl_211_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6552/pdl_238_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4574/pre_029_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4575/pre_030_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4576/pre_031_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5107/pre_078_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5328/pre_093_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5476/pre_113_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5482/pre_116_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5495/pre_119_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5815/pre_126_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5816/pre_127_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5838/pre_132_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5915/pre_134_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5975/pre_142_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5976/pre_143_2021_mesa_diretora_.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5991/pre_151_2021_mesa_diretora_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6183/pre_171_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6186/projeto_de_resolucao_2021_-_autoriza_pagamento_de_diarias_-_mauro_e_marcos.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6269/pre_181_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6383/pre_192_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6403/pre_201_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/pre_206_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6458/pre_227_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6462/pre_228_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6544/pre_237_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6554/pre_239_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6710/pre_257_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4570/apl_001_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4601/apl_002_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4999/apl_004_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5094/apl_005_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5166/apl_006_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5466/apl_007_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5467/apl_008_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5497/apl_009_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5811/apl_010_2021_sinho_.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5971/apl_011_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6265/apl_012_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6379/apl_013_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4511/ind_001_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4512/ind_002_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4513/ind_003_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4514/ind_004_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/ind_005_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4516/ind_006_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4517/ind_007_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4531/ind_008_2021_mario.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4541/ind_009_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4561/ind_010_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4562/ind_011_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4563/ind_012_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4564/ind_013_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4565/ind_014_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4566/ind_015_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4567/ind_016_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4568/ind_017_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4569/ind_018_2021_maurinho__.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4580/ind_019_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4581/ind_020_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4582/ind_021_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4583/ind_022_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4584/ind_023_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4585/ind_024_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4591/ind_025_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4592/ind_026_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4593/ind_027_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4594/ind_028_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4595/ind_029_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4596/ind_030_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4597/ind_031_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4598/ind_032_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4600/ind_033_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4602/ind_034_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4603/ind_035_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4604/ind_036_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4605/ind_037_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4606/ind_038_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4607/ind_039_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4608/ind_040_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4609/ind_041_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4636/ind_042_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4637/ind_043_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4737/ind_044_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4740/ind_045_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4742/ind_046_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4743/ind_047_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4747/ind_048_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4748/ind_049_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4753/ind_050_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4754/ind_051_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4755/ind_052_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4756/ind_053_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4757/ind_054_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4811/ind_055_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4854/ind_056_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5003/ind_057_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5006/ind_058_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5093/ind_059_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5096/ind_060_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5097/ind_061_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5099/ind_062_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5170/ind_063_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5171/ind_064_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5340/ind_065_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5439/ind_066_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5442/ind_067_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5443/ind_068_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5444/ind_069_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5450/ind_070_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5452/ind_071_2021_sinho____.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5472/ind_072_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5473/ind_073_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5474/ind_074_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5475/ind_075_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5477/ind_076_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5484/ind_077_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5485/ind_078_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5486/ind_079_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5487/ind_080_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5488/ind_081_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5489/ind_082_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5490/ind_083_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5491/ind_084_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5492/ind_085_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5807/ind_086_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5808/ind_087_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5809/ind_088_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5810/ind_089_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5812/ind_090_2021_sinho_.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5813/ind_091_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5814/ind_092_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5825/ind_093_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5826/ind_094_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5827/ind_095_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5829/ind_096_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5830/ind_097_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5831/ind_098_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5832/ind_099_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5839/ind_100_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5840/ind_101_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5842/ind_102_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5843/ind_103_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5916/ind_104_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5918/ind_105_2021_mario.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5923/ind_106_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5924/ind_107_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5968/ind_108_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5972/ind_109_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5973/ind_110_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5974/ind_111_2021_mario.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5979/ind_112_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5980/ind_113_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5982/ind_114_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5983/ind_115_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5984/ind_116_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5998/ind_117_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5999/ind_118_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6000/ind_119_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6001/ind_120_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6002/ind_121_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6003/ind_122_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6004/ind_123_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6005/ind_124_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6006/ind_125_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6015/ind_126_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6016/ind_127_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6091/ind_128_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/ind_129_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6098/ind_130_2021_mario_.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6179/ind_131_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6182/ind_132_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6273/ind_133_2021_domi.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6281/ind_134_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6285/ind_135_2021_anderson_wania.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6389/ind_136_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6392/ind_137_2021_.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6412/ind_138_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6430/ind_139_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6432/ind_140_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6438/ind_141_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6555/ind_142_2021_mario.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6626/ind_143_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5339/req_001_2021_.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/req_002_2021_mongin_outros.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6147/req_003_2021_mongin_outros.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6280/req_004_2021_.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4518/moc_001_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/moc_002_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4741/moc_003_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4744/moc_004_2021_domi_vitor.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4758/moc_005_2021_domi_.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4813/moc_006_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4814/moc_007_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4856/moc_008_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4857/moc_009_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4858/moc_010_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4993/moc_011_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4994/moc_012_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4995/moc_013_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4996/moc_014_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5095/moc_015_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5169/moc_016_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/moc_017_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5441/moc_018_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5494/moc_019_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5496/moc_020_2021_wania_vitor.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5828/moc_021_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5833/moc_022_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5834/moc_023_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5835/moc_024_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5836/moc_025_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5837/moc_026_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5917/moc_027_2021_mario_anderson.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5970/moc_028_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5981/moc_029_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6007/moc_030_2021_anderson__.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6008/moc_031_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6009/moc_032_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6010/moc_033_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6040/moc_034_2021_domi.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/moc_035_2021_mario_.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6173/moc_036_2021_kiki_sinho_taubinha_marquinho_maurinho.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6278/moc_037_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6378/moc_038_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6385/moc_040_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6390/moc_041_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6393/moc_042_2021_.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6395/moc_043_2021_mongin_maurinho_marquinho_kiki_sinho.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6396/moc_044_2021_mongin_kiki_marquinho_evandro_sinho.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6405/moc_045_2021_.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6437/moc_046_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6439/moc_047_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6447/moc_048_2021_domi_outros.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6448/moc_049_2021_domi_outros.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6449/moc_050_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6464/moc_051_2021_domi_vitor.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6669/moc_052_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6670/moc_053_2021_domi.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4623/cfo_par_tce_of_prs_sse_cso_289_2021_.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6422/cfo_par_tcerj_209289521.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6543/cfo_par_tcerj_2158515_2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4504/msg_001_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4505/msg_002_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4506/msg_003_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4520/msg_004_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4521/msg_005_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4522/msg_006_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4523/msg_007_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4525/msg_008_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4526/msg_009_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4527/msg_010_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4528/msg_011_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4529/msg_012_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/msg_013_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4532/msg_014_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4533/msg_015_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4534/msg_016_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4535/msg_017_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4536/msg_018_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4537/msg_019_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4538/msg_020_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4539/msg_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4540/msg_022_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4571/msg_023_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4572/msg_024_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4573/msg_025_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4587/msg_026_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4588/msg_027_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4599/msg_028_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4611/msg_029_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4612/msg_030_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4613/msg_031_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4614/msg_032_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4615/msg_033_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4616/msg_034_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4617/msg_035_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/msg_036_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4619/msg_037_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/msg_038_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4719/msg_039_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4720/msg_040_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4721/msg_041_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4732/msg_042_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4738/msg_043_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4739/msg_044_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4745/msg_045_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4746/msg_046_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4759/msg_047_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4810/msg_048_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4842/msg_049_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4843/msg_050_2021_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4844/msg_051_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4859/msg_052_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/msg_053_2021_ldo.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4971/msg_054_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4997/msg_055_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4998/msg_056_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5004/msg_057_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5005/msg_058_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5089/msg_059_2021_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5091/msg_060_2021_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5090/msg_061_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5098/msg_062_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5092/msg_063_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5105/msg_064_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5106/msg_065_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5167/msg_066_2021_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5168/msg_067_2021_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5204/msg_068_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5205/msg_069_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5206/msg_070_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5259/msg_071_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5260/msg_072_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5319/msg_073_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5320/msg_074_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5329/msg_075_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5322/msg_076_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5323/msg_077_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5420/msg_078_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5421/msg_079_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5422/msg_080_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5448/msg_081_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5454/msg_082_2021_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5455/msg_083_2021_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5456/msg_084_2021__.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5457/msg_085_2021_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5458/msg_086_2021__.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5451/msg_087_2021_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5459/msg_088_2021__.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5479/msg_089_2021__.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/msg_090_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5498/msg_091_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5499/msg_093_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5500/msg_094_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5609/msg_095_2021_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5613/msg_096_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5614/msg_097_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5817/msg_098_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5818/msg_099_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5819/msg_100_2021_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5820/msg_101_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5985/msg_102_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5919/msg_103_2021_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5920/msg_104_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5921/msg_105_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5922/msg_106_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5986/msg_107_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5987/msg_108_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5988/msg_109_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5989/msg_110_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5977/msg_111_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5990/msg_112_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6011/msg_113_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6012/msg_114_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6013/msg_115_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6014/msg_116_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6041/msg_117_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6042/msg_118_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6043/msg_119_2021__.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6089/msg_120_2021_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/msg_121_2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6099/msg_122_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6095/msg_123_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6168/msg_124_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6169/msg_125_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6170/msg_126_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6171/msg_127_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6172/msg_128_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6188/msg_129_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6189/msg_130_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6190/msg_131_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6184/msg_132_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6222/msg_133_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6267/msg_134_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6268/msg_135_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6275/msg_136_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6276/msg_137_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6277/msg_138_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6272/msg_139_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6282/msg_140_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6283/msg_141_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6284/msg_142_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6377/msg_143_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6386/msg_144_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6380/msg_145_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6387/msg_146_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6388/msg_147_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6400/msg_148_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6401/msg_149_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6402/msg_150_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6409/msg_151_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6410/msg_152_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6411/msg_153_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6414/msg_154_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6419/msg_155_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6420/msg_156_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6421/msg_157_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6427/msg_158_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6428/msg_159_2021_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6429/msg_160_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6431/msg_161_2021_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6440/msg_162_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/msg_163_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6443/msg_164_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6451/msg_165_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6455/msg_166_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6456/msg_167_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6457/msg_168_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6463/msg_169_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6536/msg_170_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6537/msg_171_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6538/msg_172_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6539/msg_173_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6540/msg_174_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6541/msg_175_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6542/msg_176_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6553/msg_177_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6557/msg_178_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6558/msg_179_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6559/msg_180_2021_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6560/msg_181_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6618/msg_182_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6619/msg_183_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6620/msg_184_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6621/msg_185_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6622/msg_186_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6623/msg_187_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6624/msg_188_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6704/msg_189_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6705/msg_190_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6708/msg_191_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6717/msg_194_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6718/msg_195_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6721/msg_196_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4752/pelo_055_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4544/plc_009_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4634/plc_035_2021_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4736/plc_051_2021_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4760/plc_057_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4853/plc_061_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4861/plc_063_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5002/plc_068_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5209/plc_081_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5465/plc_109_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5611/plc_121_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5615/plc_123_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5822/plc_129_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5926/plc_140_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5978/plc_144_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5992/plc_145_2021_executivo_2v.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6021/plc_152_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6044/plo_157_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6045/plo_158_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6046/plc_159_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6274/plc_182_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6381/plc_190_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6397/plc_193_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6423/plc_208_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6446/plc_218_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6452/plc_221_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6460/plc_225_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6627/plc_247_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6723/plc_262_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4507/plo_001_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4508/plo_002_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4509/plo_003_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4510/plo_004_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4519/plo_005_2021_anderson__.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4524/plo_006_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4542/plo_007_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4543/plo_008_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4546/plo_011_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4547/plo_012_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4548/plo_013_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4549/plo_014_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4550/plo_015_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4551/plo_016_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4552/plo_017_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4553/plo_018_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4554/plo_019_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4555/plo_020_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4556/plo_021_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4557/plo_022_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4558/plo_023_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4559/plo_024_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4560/plo_025_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4577/plo_026_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4578/plo_027_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4579/plo_028_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4589/plo_032_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4590/plo_033_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4586/plo_034_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4633/plo_036_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4632/plo_037_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4631/plo_038_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4630/plo_039_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4629/plo_040_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4628/plo_041_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4627/plo_042_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4626/plo_043_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4625/plo_044_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4624/plo_045_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4610/plo_047_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4733/plo_048_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4734/plo_049_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4735/plo_050_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4749/plo_052_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4750/plo_053_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4751/plo_054_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4761/plo_056_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4812/plo_058_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4851/plo_059_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4852/plo_060_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4855/plo_062_2021_domi_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4862/plo_064_2021_ldo_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5000/plo_065_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4992/plo_066_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5001/plo_067_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5007/plo_069_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5008/plo_070_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5100/plo_071_2021_executivo_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5101/plo_072_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5102/plo_073_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5103/plo_074_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5104/plo_075_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5172/plo_076_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/plo_077_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5174/plo_079_2021_executivo_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5175/plo_080_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5210/plo_082_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5211/plo_083_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5207/plo_084_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5208/plo_085_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5317/plo_086_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5318/plo_087_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5316/plo_088_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5324/plo_089_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5325/plo_090_2021_executivo_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5326/plo_091_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5327/plo_092_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5331/plo_094_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5330/plo_095_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5341/plo_096_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5342/plo_097_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5343/plo_098_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5445/plo_099_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5446/plo_100_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5447/plo_101_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5449/plo_102_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5453/plo_103_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5460/plo_104_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5461/plo_105_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5462/plo_106_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5463/plo_107_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5464/plo_108_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5480/plo_114_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/plo_115_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5483/plo_117_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5493/plo_118_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5610/plo_120_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5612/plo_122_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5616/plo_124_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5617/plo_125_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5821/plo_128_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5823/plo_130_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5824/plo_131_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5927/plo_135_2021_executivo_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5928/plo_136_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5929/plo_137_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5930/plo_138_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5925/plo_139_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5993/plo_146_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5994/plo_147_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5995/plo_148_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5996/plo_149_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5997/plo_150_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6017/plo_153_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6018/plo_154_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6019/plo_155_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6020/plo_156_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6093/plo_160_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/plo_161_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6097/plo_162_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6167/plo_163_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6174/plo_164_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6175/plo_165_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6176/plo_166_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6177/plo_167_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6178/plo_168_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6180/plo_169_2021_vitor_r.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6181/plo_170_2021_vitor_r.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6185/plo_172_2021_vitor_r.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6187/plo_173_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6191/plo_175_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6192/plo_176_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6193/plo_177_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6266/plo_178_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6270/plo_179_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6271/plo_180_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6287/plo_183_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6288/plo_184_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6289/plo_185_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6279/plo_186_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6290/plo_187_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6291/plo_188_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6292/plo_189_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6382/plo_191_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6398/plo_194_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/plo_195_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6391/plo_196_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6394/plo_197_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6406/plo_198_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6407/plo_199_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6408/plo_200_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6404/plo_202_20211_domi.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6415/plo_203_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6416/plo_204_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6417/plo_205_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6418/plo_207_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6424/plo_209_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6425/plo_210_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6433/plo_212_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6434/plo_213_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6435/plo_214_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6436/plo_215_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6444/plo_216_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6445/plo_217_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6442/plo_219_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6450/plo_220_2021_domi.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6453/plo_222_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6454/plo_223_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6459/plo_224_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6461/plo_226_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6465/plo_229_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6545/plo_230_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6546/plo_231_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6547/plo_232_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6548/plo_233_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6549/plo_234_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6550/plo_235_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6551/plo_236_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6561/plo_240_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6562/plo_241_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6563/plo_242_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6564/plo_243_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6565/plo_244_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6556/plo_245_2021_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6625/plo_246_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6628/plo_248_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6629/plo_249_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6630/plo_250_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6631/plo_251_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6632/plo_252_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6633/plo_253_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6706/plo_254_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6707/plo_255_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6709/plo_256_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6713/plo_258_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6714/plo_259_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/plo_260_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6720/plo_261_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6724/plo_263_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6725/plo_264_2021_cmmp.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4622/pdl_046_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5468/pdl_110_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5469/pdl_111_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5470/pdl_112_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5841/pdl_133_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5969/pdl_141_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6426/pdl_211_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6552/pdl_238_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4574/pre_029_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4575/pre_030_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4576/pre_031_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5107/pre_078_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5328/pre_093_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5476/pre_113_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5482/pre_116_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5495/pre_119_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5815/pre_126_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5816/pre_127_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5838/pre_132_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5915/pre_134_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5975/pre_142_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5976/pre_143_2021_mesa_diretora_.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5991/pre_151_2021_mesa_diretora_.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6183/pre_171_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6186/projeto_de_resolucao_2021_-_autoriza_pagamento_de_diarias_-_mauro_e_marcos.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6269/pre_181_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6383/pre_192_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6403/pre_201_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/pre_206_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6458/pre_227_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6462/pre_228_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6544/pre_237_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6554/pre_239_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6710/pre_257_2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4570/apl_001_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4601/apl_002_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4999/apl_004_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5094/apl_005_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5166/apl_006_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5466/apl_007_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5467/apl_008_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5497/apl_009_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5811/apl_010_2021_sinho_.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5971/apl_011_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6265/apl_012_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6379/apl_013_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4511/ind_001_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4512/ind_002_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4513/ind_003_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4514/ind_004_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/ind_005_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4516/ind_006_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4517/ind_007_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4531/ind_008_2021_mario.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4541/ind_009_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4561/ind_010_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4562/ind_011_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4563/ind_012_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4564/ind_013_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4565/ind_014_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4566/ind_015_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4567/ind_016_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4568/ind_017_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4569/ind_018_2021_maurinho__.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4580/ind_019_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4581/ind_020_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4582/ind_021_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4583/ind_022_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4584/ind_023_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4585/ind_024_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4591/ind_025_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4592/ind_026_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4593/ind_027_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4594/ind_028_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4595/ind_029_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4596/ind_030_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4597/ind_031_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4598/ind_032_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4600/ind_033_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4602/ind_034_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4603/ind_035_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4604/ind_036_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4605/ind_037_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4606/ind_038_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4607/ind_039_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4608/ind_040_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4609/ind_041_2021_wania_.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4636/ind_042_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4637/ind_043_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4737/ind_044_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4740/ind_045_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4742/ind_046_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4743/ind_047_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4747/ind_048_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4748/ind_049_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4753/ind_050_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4754/ind_051_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4755/ind_052_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4756/ind_053_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4757/ind_054_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4811/ind_055_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4854/ind_056_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5003/ind_057_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5006/ind_058_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5093/ind_059_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5096/ind_060_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5097/ind_061_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5099/ind_062_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5170/ind_063_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5171/ind_064_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5340/ind_065_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5439/ind_066_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5442/ind_067_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5443/ind_068_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5444/ind_069_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5450/ind_070_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5452/ind_071_2021_sinho____.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5472/ind_072_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5473/ind_073_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5474/ind_074_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5475/ind_075_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5477/ind_076_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5484/ind_077_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5485/ind_078_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5486/ind_079_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5487/ind_080_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5488/ind_081_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5489/ind_082_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5490/ind_083_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5491/ind_084_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5492/ind_085_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5807/ind_086_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5808/ind_087_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5809/ind_088_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5810/ind_089_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5812/ind_090_2021_sinho_.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5813/ind_091_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5814/ind_092_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5825/ind_093_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5826/ind_094_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5827/ind_095_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5829/ind_096_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5830/ind_097_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5831/ind_098_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5832/ind_099_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5839/ind_100_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5840/ind_101_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5842/ind_102_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5843/ind_103_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5916/ind_104_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5918/ind_105_2021_mario.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5923/ind_106_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5924/ind_107_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5968/ind_108_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5972/ind_109_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5973/ind_110_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5974/ind_111_2021_mario.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5979/ind_112_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5980/ind_113_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5982/ind_114_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5983/ind_115_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5984/ind_116_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5998/ind_117_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5999/ind_118_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6000/ind_119_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6001/ind_120_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6002/ind_121_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6003/ind_122_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6004/ind_123_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6005/ind_124_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6006/ind_125_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6015/ind_126_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6016/ind_127_2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6091/ind_128_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/ind_129_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6098/ind_130_2021_mario_.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6179/ind_131_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6182/ind_132_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6273/ind_133_2021_domi.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6281/ind_134_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6285/ind_135_2021_anderson_wania.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6389/ind_136_2021_maurinho_.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6392/ind_137_2021_.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6412/ind_138_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6430/ind_139_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6432/ind_140_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6438/ind_141_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6555/ind_142_2021_mario.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6626/ind_143_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5339/req_001_2021_.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/req_002_2021_mongin_outros.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6147/req_003_2021_mongin_outros.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6280/req_004_2021_.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4518/moc_001_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/moc_002_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4741/moc_003_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4744/moc_004_2021_domi_vitor.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4758/moc_005_2021_domi_.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4813/moc_006_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4814/moc_007_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4856/moc_008_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4857/moc_009_2021_evandro.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4858/moc_010_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4993/moc_011_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4994/moc_012_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4995/moc_013_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4996/moc_014_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5095/moc_015_2021_mongin_.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5169/moc_016_2021_evandro_.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/moc_017_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5441/moc_018_2021_wania.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5494/moc_019_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5496/moc_020_2021_wania_vitor.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5828/moc_021_2021_kiki_.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5833/moc_022_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5834/moc_023_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5835/moc_024_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5836/moc_025_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5837/moc_026_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5917/moc_027_2021_mario_anderson.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5970/moc_028_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/5981/moc_029_2021_mongin.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6007/moc_030_2021_anderson__.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6008/moc_031_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6009/moc_032_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6010/moc_033_2021_anderson_.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6040/moc_034_2021_domi.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/moc_035_2021_mario_.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6173/moc_036_2021_kiki_sinho_taubinha_marquinho_maurinho.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6278/moc_037_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6378/moc_038_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6385/moc_040_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6390/moc_041_2021_sinho.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6393/moc_042_2021_.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6395/moc_043_2021_mongin_maurinho_marquinho_kiki_sinho.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6396/moc_044_2021_mongin_kiki_marquinho_evandro_sinho.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6405/moc_045_2021_.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6437/moc_046_2021_maurinho.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6439/moc_047_2021_kiki.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6447/moc_048_2021_domi_outros.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6448/moc_049_2021_domi_outros.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6449/moc_050_2021_vitor.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6464/moc_051_2021_domi_vitor.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6669/moc_052_2021_vitor_.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6670/moc_053_2021_domi.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/4623/cfo_par_tce_of_prs_sse_cso_289_2021_.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6422/cfo_par_tcerj_209289521.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2021/6543/cfo_par_tcerj_2158515_2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H677"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="155.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>