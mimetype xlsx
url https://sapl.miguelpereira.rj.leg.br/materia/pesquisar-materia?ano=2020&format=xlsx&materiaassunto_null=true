--- v0 (2025-12-17)
+++ v1 (2026-05-28)
@@ -54,5505 +54,5505 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>André Pinto de Afonseca</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1127/mensagem_nr_001-2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1127/mensagem_nr_001-2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 901.828, 84 (novecentos e um mil, oitocentos e vinte e oito reais e oitenta e quatro centavos).</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1128/mensagem_nr_002-2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1128/mensagem_nr_002-2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera dispositivo da Lei Municipal n.º 1.685, de 28 de agosto de 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2183/msg_003_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2183/msg_003_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, na importância de R$ 505.835,34 (quinhentos e cinco mil, oitocentos e trinta e cinco reais e trinta e quatro centavos).</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2184/msg_004_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2184/msg_004_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Especial no Orçamento vigente na importância de R$ 580.615,94 (quinhentos e oitenta mil, seiscentos e quinze reais e noventa e quatro centavos).</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2185/msg_005_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2185/msg_005_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo, a abrir Crédito Adicional Especial na importância de R$ 36.560,10 (trinta e seis mil, quinhentos e sessenta reais e dez centavos).</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2186/msg_006_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2186/msg_006_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 114.743,04 (cento e quatorze mil, setecentos e quarenta e três reais e quatro centavos).</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2187/msg_007_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2187/msg_007_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 141.812,25 (cento e quarenta e um mil, oitocentos e doze reais e vinte e cinco centavos).</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2188/msg_008_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2188/msg_008_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que revoga os artigos 6º e 7º da Lei Complementar n.º 298, de 18 de dezembro de 2019, que instituiu o valor do vencimento base dos Fiscais de Fazenda.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2189/msg_009_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2189/msg_009_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 163.044,37 (cento e sessenta e três mil, quarenta e quatro reais e trinta e sete centavos).</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2194/msg_010_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2194/msg_010_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 157.741,08 (cento e cinquenta e sete mil, setecentos e quarenta e um reais e oito centavos).</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2195/msg_011_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2195/msg_011_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 78.832,58 (setenta e oito mil, oitocentos e trinta e dois reais e cinquenta e oito centavos).</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2196/msg_012_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2196/msg_012_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 1.529,43 (um mil, quinhentos e vinte e nove reais e quarenta e três centavos).</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2197/msg_013_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2197/msg_013_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 45.765,04 (quarenta e cinco mil, setecentos e sessenta e cinco reais e quatro centavos).</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2190/msg_014_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2190/msg_014_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a dar como dação em pagamento bem imóvel.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2191/msg_015_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2191/msg_015_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que revoga os artigos 6º e 7º da Lei Complementar n.º 300, de 18 de dezembro de 2019, que instituiu o valor do vencimento base de Agente de Fazenda.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2192/msg_016_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2192/msg_016_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza a constituição de gestão associada com o Estado do Rio de Janeiro e entes da Administração Pública Estadual, para a execução de funções públicas relativas aos serviços de saneamento básico, e dá outras providências.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2193/msg_017_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2193/msg_017_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera os artigos 3º, 4º e 5º da Lei n.º 2.430, de 15 de dezembro de 2008, que reformula o Plano de Custeio do Regime de Previdência Social dos Servidores Públicos.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2198/msg_018_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2198/msg_018_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a implantar a Farmácia Básica Municipal no Segundo Distrito, no Terceiro Distrito e na localidade de Vera Cruz.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2199/msg_019_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2199/msg_019_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que dispõe sobre o aumento do quantitativo de vagas no Quadro de Lotação de Pessoal Permanente.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2222/msg_020_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2222/msg_020_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo, a abrir Crédito Adicional Suplementar, na importância de R$ 152.783,34 (cento e cinquenta e dois mil, setecentos e oitenta e três reais e trinta e quatro centavos).</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2227/msg_022_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2227/msg_022_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 766.439,18 (setecentos e sessenta e seis mil, quatrocentos e trinta e nove reais e dezoito centavos).</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2229/msg_023_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2229/msg_023_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a firmar Termo de Cessão de Uso de Bem Imóvel com o Governo do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2230/msg_024_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2230/msg_024_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que cria a Secretaria Municipal de Defesa Civil - SMDC e dá outras providências.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2237/msg_025_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2237/msg_025_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar, na importância de R$ 675.048,78 (seiscentos e setenta e cinco mil, quarenta e oito reais e setenta e oito centavos).</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2264/msg_026_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2264/msg_026_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a efetivação no Ponto de Táxi Rotativo, localizado no Centro do Primeiro Distrito, dos motoristas profissionais autônomos que ali estacionam seus veículos e dá outras providências.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2382/msg_027_2020_Md7QSQ5.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2382/msg_027_2020_Md7QSQ5.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre Revisão Geral Anual, e dá outras providências.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2386/msg_028_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2386/msg_028_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo, a abrir Crédito Adicional Suplementar, na importância de R$ 91.603,11 (noventa e um mil, seiscentos e três reais e onze centavos).</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2387/msg_029_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2387/msg_029_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo, a abrir Crédito Adicional Suplementar, na importância de R$ 381.342,90 (trezentos e oitenta e um mil, trezentos e quarenta dois reais e noventa centavos).</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2388/msg_030_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2388/msg_030_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo, a abrir Crédito Adicional Suplementar, na importância de R$ 426.520,00 (quatrocentos e vinte e seis mil e quinhentos e vinte reais).</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2389/msg_031_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2389/msg_031_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 310.697,00 (trezentos e dez mil e seiscentos e noventa e sete reais).</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2390/msg_032_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2390/msg_032_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Especial no Orçamento vigente, na importância de R$ 84.258,00 (oitenta e quatro mil e duzentos e cinquenta reais).</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2391/msg_033_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2391/msg_033_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 130.000,00 (cento e trinta mil reais).</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2392/msg_034_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2392/msg_034_2020.pdf</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2404/msg_035_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2404/msg_035_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Município a firmar Termo de Concessão de Direito Real de Uso com a Fundação Educacional Severino Sombra - FUSVE.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2554/msg_036_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2554/msg_036_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 794.960,00 (setecentos e noventa e quatro mil e novecentos e sessenta reais).</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2555/msg_037_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2555/msg_037_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a proceder a confecção e distribuição de cestas alimentícias, utilizando os alimentos em depósito nas unidades escolares.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2559/msg_038_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2559/msg_038_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Chefe do Poder Executivo Municipal a desafetar parte da área de terras da Praça Frei José Kropf, situada na esquina da Rua Francisco Machado com a Av. da Paz, s/n.º - Centro, deste 1º Distrito de Miguel Pereira/RJ.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2564/msg_039_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2564/msg_039_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 2.984.912,16 (dois milhões, novecentos e oitenta e quatro mil, novecentos e doze reais e dezesseis centavos).</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2565/msg_040_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2565/msg_040_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 3.176.079,92 (três milhões, cento e setenta e seis mil, setenta e nove reais e noventa e dois centavos).</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2566/msg_041_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2566/msg_041_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 750.000,00 (setecentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2567/msg_042_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2567/msg_042_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Especial no Orçamento vigente, na importância de R$ 484.740,26 (quatrocentos e oitenta e quatro mil, setecentos e quarenta reais e vinte e seis centavos).</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2568/msg_043_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2568/msg_043_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.552.520,00 (um milhão, quinhentos e cinquenta e dois mil e quinhentos e vinte reais).</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2578/msg_044_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2578/msg_044_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que dispõe sobre a fixação do salário base dos Enfermeiros, pertencentes ao Quadro Permanente Especial do ESF, e dá outras providências.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2575/msg_045_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2575/msg_045_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 1.000.000,00 (um milhão de reais).</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2594/msg_046_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2594/msg_046_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2021, com regras e anexos exigidos pela Lei Complementar Federal nº. 101/2000.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2583/msg_047_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2583/msg_047_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente, na importância de R$ 300.000,00 (trezentos mil reais).</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2584/msg_048_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2584/msg_048_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que dispõe sobre a fixação do salário base dos Técnicos em Enfermagem e do Coordenador Municipal do PSF, pertencentes ao Quadro Permanente Especial do ESF, e dá outras providências.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2585/msg_049_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2585/msg_049_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a destinação da devolução do valor de R$ 150.000,00 (cento e cinquenta mil reais) efetuado pela Câmara Municipal de Miguel Pereira, referente aos valores não utilizados, e destinados para a ajuda emergencial do Combate à COVID-19, destinando-se ao enfrentamento dos efeitos da pandemia do novo coronavírus no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2586/msg_050_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2586/msg_050_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo fornecer cartão magnético aos estudantes matriculados na rede pública municipal para a aquisição de cesta básica.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2597/msg_051_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2597/msg_051_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.800.000,00 (dois milhões e oitocentos mil reais).</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2650/msg_052_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2650/msg_052_2020.pdf</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2651/msg_053_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2651/msg_053_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar, na importância de R$ 599.453,31 (quinhentos e noventa e nove mil, quatrocentos e cinquenta e três reais e trinta e um centavos).</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2732/msg_054_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2732/msg_054_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar, na importância de R$ 611.600,00 (seiscentos e onze mil e seiscentos reais).</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2733/msg_055_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2733/msg_055_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a aplicação de multa das ações de descumprimento ao Plano Municipal de Combate ao Covid-19.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2740/msg_056_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2740/msg_056_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o Plano de Custeio do Regime Próprio de Previdência Social do Município de Miguel Pereira/RJ, estabelecido no artigo 5º da Lei 2.430 de 15 de dezembro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2743/msg_057_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2743/msg_057_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Poder Executivo a suspender por 120 (cento e vinte) dias o desconto das mensalidades dos empréstimos celebrados e de empréstimos consignados, e dá outras providências.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2751/msg_058_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2751/msg_058_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Especial no Orçamento vigente, na importância de R$ 26.250,00 (vinte e seis mil e duzentos e cinquenta reais).</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2752/msg_059_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2752/msg_059_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 219.408,00 (duzentos e dezenove mil e quatrocentos e oito reais).</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2753/msg_060_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2753/msg_060_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 302.523,67 (trezentos e dois mil, quinhentos e vite e três reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2754/msg_061_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2754/msg_061_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 8.206.174,48 (oito milhões; duzentos e seis mil, cento e setenta e quatro reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2755/msg_062_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2755/msg_062_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 199.507,73 (cento e noventa e nove mil, quinhentos e sete reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2756/msg_063_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2756/msg_063_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 180.254,73 (cento e oitenta mil, duzentos e cinquenta e quatro reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2843/msg_064_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2843/msg_064_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 369.880,33 (trezentos e sessenta e nove mil, oitocentos e oitenta reais e trinta e três centavos).</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2844/msg_065_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2844/msg_065_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 73.934,02 (setenta e três mil, novecentos e trinta e quatro reais e dois centavos).</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2874/msg_066_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2874/msg_066_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a suplementar no Orçamento vigente a importância de R$ 5.415.000,00 (cinco milhões e quatrocentos e quinze mil reais).</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2875/msg_067_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2875/msg_067_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.889.777,67 (dois milhões, oitocentos e oitenta e nove mil, setecentos e setenta e sete reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2879/msg_068_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2879/msg_068_2020.pdf</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2897/msg_069_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2897/msg_069_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que altera e acrescenta dispositivo na Lei Complementar n.º 038, de 28 de janeiro de 1998 - Estatuto dos Servidores Públicos do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2905/msg_070_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2905/msg_070_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que cria Cargos em Comissão na Estrutura Organizacional da Prefeitura Municipal de Miguel Pereira para atender ao “Programa Criança Feliz” e dá outras providências.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2903/msg_071_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2903/msg_071_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 3.436.435,00 (três milhões, quatrocentos e trinta e seis mil e quatrocentos e trinta e cinco reais).</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2904/msg_072_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2904/msg_072_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 236.137,56 (duzentos e trinta e seis mil cento e trinta e sete reais e cinquenta e seis centavos).</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3037/msg_073_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3037/msg_073_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 474.276,75 (quatrocentos e setenta e quatro mil, duzentos e setenta e seis reais e setenta e cinco centavos).</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3039/msg_074_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3039/msg_074_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo, a abrir Crédito Adicional Suplementar na importância de R$ 99.399,00 (noventa e nove mil'e trezentos e noventa e nove reais).</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3040/msg_075_2020__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3040/msg_075_2020__.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei  que autoriza o Chefe do Poder Executivo Municipal da firmar Termo de Convênio com o Município de Barra do Piraí/RJ, objetivando a remoção, guarda, devolução e leilão por força do que dispõe a Lei Federal n.º 9.503/97.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3112/msg_076_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3112/msg_076_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar, na importância de R$ 156.500,00 (cento e cinquenta e seis mil e quinhentos reais).</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3114/msg_077_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3114/msg_077_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.926.461,65 (um milhão, novecentos e vinte e seis mil, quatrocentos e sessenta e um reais e sessenta e cinco centavos).</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3116/msg_078_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3116/msg_078_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 60.558,00 (sessenta mil, e quinhentos e_x000D_
 cinquenta e oito reais).</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3205/msg_079_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3205/msg_079_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a permutar bens imóveis com a Mitra Diocesana de Valença.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3206/msg_080_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3206/msg_080_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 4.912.775,95 (quatro milhões, novecentos e doze mil, setecentos e setenta e cinco reais e noventa e cinco centavos).</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3207/msg_081_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3207/msg_081_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo, a abrir Crédito Adicional Suplementar, na importância de R$ 286.900,00 (duzentos e oitenta e seis mil e novecentos reais).</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3208/msg_082_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3208/msg_082_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente, na importância de R$ 70.000,00 (setenta mil reais).</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a firmar Termo de Cessão de Uso de Bem Imóvel com a Secretaria de Estado da Polícia Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3235/msg_084_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3235/msg_084_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 66.909,66 (sessenta e seis mil, novecentos e nove reais e sessenta e seis centavos).</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3236/msg_085_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3236/msg_085_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 478.095,82 (quatrocentos e setenta e oito mil, noventa e cinco reais e oitenta e dois centavos).</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3245/msg_086_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3245/msg_086_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 418.333,84 (quatrocentos e dezoito mil, trezentos e trinta e três reais e oitenta e quatro centavos).</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3246/msg_087_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3246/msg_087_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 1.130.254,93 (um milhão, cento e trinta mil, duzentos e cinquenta e quatro reais e noventa e três centavos).</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3292/msg_088_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3292/msg_088_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 80.464,00 (oitenta mil e quatrocentos e sessenta e quatro reais).</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3293/msg_089_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3293/msg_089_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar na importância de R$ 1.960.000,00 (um milhão e novecentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3345/msg_090_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3345/msg_090_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que autoriza o Município a outorgar a Concessão de Direito Real de Uso, mediante concorrência pública, de uma área de terras as margens do Lago de Barão de Javary, bem como o espelho d'água necessário para a instalação de um restaurante temático.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3346/msg_091_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3346/msg_091_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que autoriza o Município a outorgar a Concessão de Direito Real de Uso, mediante concorrência pública, de uma área de terras com 8.129,52 m², situada à Rua Comandante Paulo Emílio, Bairro Barão de Javary, perímetro urbano do 2º Distrito de Miguel Pereira.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3347/msg_092_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3347/msg_092_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o orçamento para o exercício de 2021, estimando a receita e fixando a despesa. LOA 2021</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3491/msg_093_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3491/msg_093_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que redefinirá os limites do Parque Natural Municipal Veredas Sertãozinho, criado pelo Decreto nº. 3.472 de 10 de março de 2009, cuja cópia consta no Anexo I desta mensagem.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3492/msg_094_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3492/msg_094_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que instituirá o Programa CALÇADA LEGAL no âmbito do Município de Miguel Pereira que contemplará o modal de transporte a pé na elaboração do Plano de Mobilidade Urbana do Município de Miguel Pereira Miguel Pereira.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3502/msg_095_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3502/msg_095_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 120.219,11 (cento e vinte mil, duzentos e dezenove reais e onze centavos).</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3654/msg_096_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3654/msg_096_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 67.200,00 (sessenta e sete mil e duzentos reais).</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3655/msg_097_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3655/msg_097_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 67.003,65 (sessenta e sete mil, três reais e sessenta e cinco centavos).</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3656/msg_098_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3656/msg_098_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 82.920,00 (oitenta e dois mil e novecentos e vinte reais).</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3698/msg_099_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3698/msg_099_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 841.000,00 (oitocentos e quarenta e um mil reais).</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3719/msg_100_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3719/msg_100_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Especial no Orçamento vigente na importância de R$ 196.289,04 (cento e noventa e seis mil, duzentos e oitenta e nove reais e quatro centavos).</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3860/msg_101_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3860/msg_101_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 1.870.536,87 (um milhão, oitocentos e setenta mil, quinhentos e trinta e seis reais e oitenta e sete centavos).</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3862/msg_102_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3862/msg_102_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 238.977,86 (duzentos e trinta e oito mil, novecentos e setenta e sete reais e oitenta e seis centavos).</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4048/msg_103_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4048/msg_103_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 444.937,99 (quatrocentos e quarenta e quatro mil, novecentos e trinta e sete reais e noventa e nove centavos).</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4049/msg_104_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4049/msg_104_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 38.032,50 (trinta e oito mil, trinta e dois reais e cinquenta centavos).</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4050/msg_105_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4050/msg_105_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar na importância de R$ 370.000,00 (trezentos e setenta mil reais).</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4313/msg_106_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4313/msg_106_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a concessão de prazo para a regularização de obras em desacordo com o Código de Obras Municipal.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4396/msg_107_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4396/msg_107_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente, na importância de R$ 8.000,00 (oito mil reais).</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4400/msg_108_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4400/msg_108_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a suplementar no Orçamento vigente a importância de R$ 3.295.000,00 (três milhões e duzentos e noventa e cinco mil reais).</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4401/msg_109_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4401/msg_109_2020_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui o Programa Municipal de Educação Ambiental - PROMEA do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4467/msg_110_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4467/msg_110_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a alteração do Plano Plurianual para os exercícios de 2018 à 2021. PPA 2018-2021</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4468/msg_111_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4468/msg_111_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre as alterações das Diretrizes Orçamentárias para o exercício de 2021. LDO 2021</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4469/msg_112_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4469/msg_112_2020_.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal n.º 3.255, de 05 de abril de 2018, que Institui o Programa de Parcerias Público-Privadas - PPP no Município de Miguel Pereira - PROPAR/MP e dá outras providências.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4470/msg_113_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4470/msg_113_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 432.282,00 (quatrocentos e trinta e dois mil e duzentos e oitenta e dois reais).</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4471/msg_114_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4471/msg_114_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 68.586,00 (sessenta e oito mil e quinhentos e oitenta e seis reais).</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4472/msg_115_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4472/msg_115_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 51.076,00 (cinquenta e um mil e setenta e seis reais).</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4473/msg_116_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4473/msg_116_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 404.920,00 (quatrocentos e quatro mil e novecentos e vinte reais).</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4474/msg_117_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4474/msg_117_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 1.093.085,18 (um milhão, noventa e três mil, oitenta e cinco reais e dezoito centavos).</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4485/msg_118_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4485/msg_118_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 503.126,32 (quinhentos e três mil, cento e vinte e seis reais e trinta e dois centavos).</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4486/msg_119_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4486/msg_119_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 70.960,00 (setenta mil e novecentos e sessenta reais).</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4487/msg_120_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4487/msg_120_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4488/msg_121_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4488/msg_121_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que altera dispositivo da Lei Municipal nº 036, de 19 de dezembro de 1997 (Código Tributário Municipal).</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4490/msg_122_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4490/msg_122_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 151.246,82 (cento e cinquenta e um mil, duzentos e quarenta e seis reais e oitenta e dois centavos).</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4491/msg_123_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4491/msg_123_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a arrecadação e a encampação de imóveis urbanos abandonados no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Albino Portella, Cléber do Táxi, Sinho Venancio, Vitor Ralha</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2379/pelo_033_2020_4nyIf6c.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2379/pelo_033_2020_4nyIf6c.pdf</t>
   </si>
   <si>
     <t>Altera o art. 108 da Lei Orgânica do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2208/plc_009_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2208/plc_009_2020.pdf</t>
   </si>
   <si>
     <t>Revoga os artigos 6º e 7º da Lei Complementar n.º 298, de 18 de dezembro de 2019, que instituiu o valor do vencimento base dos Fiscais de Fazenda.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2215/plc_016_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2215/plc_016_2020.pdf</t>
   </si>
   <si>
     <t>Revoga os artigos 6º e 7º da Lei Complementar n.º 300, de 18 de dezembro de 2019, que instituiu o valor do vencimento base de Agente de Fazenda.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2219/plc_020_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2219/plc_020_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o aumento do quantitativo de vagas no Quadro de Lotação de Pessoal Permanente.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2232/plc_028_2020_fb31Wz0.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2232/plc_028_2020_fb31Wz0.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Defesa Civil - SMDC e dá outras providências.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2399/plc_042_2020_G5xQW3c.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2399/plc_042_2020_G5xQW3c.pdf</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2579/plc_053_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2579/plc_053_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do salário base dos Enfermeiros, pertencentes ao Quadro Permanente Especial do ESF, e dá outras providências.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2588/plc_055_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2588/plc_055_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do salário base dos Técnicos em Enfermagem e do Coordenador Municipal do PSF, pertencentes ao Quadro Permanente Especial do ESF, e dá outras providências.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3027/plc_081_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3027/plc_081_2020.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo na Lei Complementar n.º 038, de 28 de janeiro de 1998 - Estatuto dos Servidores Públicos do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3030/plc_084_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3030/plc_084_2020.pdf</t>
   </si>
   <si>
     <t>Cria Cargos em Comissão na Estrutura Organizacional da Prefeitura Municipal de Miguel Pereira para atender ao “Programa Criança Feliz” e dá outras providências.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3465/plc_109_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3465/plc_109_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a outorgar a Concessão de Direito Real de Uso, mediante concorrência pública, de uma área de terras as margens do Lago de Barão de Javary, bem como o espelho d'água necessário para a instalação de um restaurante temático.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3467/plc_110_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3467/plc_110_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a outorgar a Concessão de Direito Real de Uso, mediante concorrência pública, de uma área de terras com 8.129,52 m², situada à Rua Comandante Paulo Emílio, Bairro Barão de Javary, perímetro urbano do 2º Distrito de Miguel Pereira.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3496/plc_113_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3496/plc_113_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa CALÇADA LEGAL no âmbito do Município de Miguel Pereira que contemplará o modal de transporte a pé na elaboração do Plano de Mobilidade Urbana do Município de Miguel Pereira Miguel Pereira.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Kiki Família</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4228/plc_130_2020_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4228/plc_130_2020_kiki.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei Complementar nº 007, de 24 de fevereiro de 1992 (Código de Obras).</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4501/plc_152_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4501/plc_152_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 036, de 19 de dezembro de 1997 (Código Tributário Municipal).</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1130/plo_001_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1130/plo_001_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 901.828, 84 (novecentos e um mil, oitocentos e vinte e oito reais e oitenta e quatro centavos).</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1129/mensagem_nr_002-2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1129/mensagem_nr_002-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n.º 1.685, de 28 de agosto de 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2203/plo_004_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2203/plo_004_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, na importância de R$ 505.835,34 (quinhentos e cinco mil, oitocentos e trinta e cinco reais e trinta e quatro centavos).</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2204/plo_005_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2204/plo_005_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente na importância de R$ 580.615,94 (quinhentos e oitenta mil, seiscentos e quinze reais e noventa e quatro centavos).</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2205/plo_006_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2205/plo_006_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo, a abrir Crédito Adicional Especial na importância de R$ 36.560,10 (trinta e seis mil, quinhentos e sessenta reais e dez centavos).</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2206/plo_007_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2206/plo_007_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 114.743,04 (cento e quatorze mil, setecentos e quarenta e três reais e quatro centavos).</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2207/plo_008_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2207/plo_008_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 141.812,25 (cento e quarenta e um mil, oitocentos e doze reais e vinte e cinco centavos).</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2209/plo_010_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2209/plo_010_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 163.044,37 (cento e sessenta e três mil, quarenta e quatro reais e trinta e sete centavos).</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2210/plo_011_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2210/plo_011_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 157.741,08 (cento e cinquenta e sete mil, setecentos e quarenta e um reais e oito centavos).</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2211/plo_012_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2211/plo_012_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 78.832,58 (setenta e oito mil, oitocentos e trinta e dois reais e cinquenta e oito centavos).</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2212/plo_013_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2212/plo_013_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 1.529,43 (um mil, quinhentos e vinte e nove reais e quarenta e três centavos).</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2213/plo_014_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2213/plo_014_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 45.765,04 (quarenta e cinco mil, setecentos e sessenta e cinco reais e quatro centavos).</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2214/plo_015_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2214/plo_015_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a dar como dação em pagamento bem imóvel.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2216/plo_017_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2216/plo_017_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a constituição de gestão associada com o Estado do Rio de Janeiro e entes da Administração Pública Estadual, para a execução de funções públicas relativas aos serviços de saneamento básico, e dá outras providências.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2217/plo_018_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2217/plo_018_2020.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 3º, 4º e 5º da Lei n.º 2.430, de 15 de dezembro de 2008, que reformula o Plano de Custeio do Regime de Previdência Social dos Servidores Públicos.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2218/plo_019_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2218/plo_019_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a implantar a Farmácia Básica Municipal no Segundo Distrito, no Terceiro Distrito e na localidade de Vera Cruz.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Vitor Ralha</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2180/plo_021_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2180/plo_021_2020.pdf</t>
   </si>
   <si>
     <t>Proíbe a dupla função dos motoristas e obriga a existência de agente de bordo do sistema de transporte coletivo urbano do Município de Miguel Pereira/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>Cléber do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2181/plo_022_2020_hkNbE26.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2181/plo_022_2020_hkNbE26.pdf</t>
   </si>
   <si>
     <t>Disciplina a utilização do uso do viário urbano, do Município de Miguel Pereira pelos prestadores de serviço de transporte remunerado privado individual de passageiros,  executados pelas operadoras de tecnologia de transporte.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2223/plo_026_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2223/plo_026_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, na importância de R$ 152.783,34 (cento e cinquenta e dois mil, setecentos e oitenta e três reais e trinta e quatro centavos).</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2228/plo_027_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2228/plo_027_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 766.439,18 (setecentos e sessenta e seis mil, quatrocentos e trinta e nove reais e dezoito centavos).</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2233/plo_029_2020_jc9zdZb.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2233/plo_029_2020_jc9zdZb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a firmar Termo de Cessão de Uso de Bem Imóvel com o Governo do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2244/plo_030_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2244/plo_030_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar, na importância de R$ 675.048,78 (seiscentos e setenta e cinco mil, quarenta e oito reais e setenta e oito centavos).</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>Romano Lomelino</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2262/plo_031_2020_5GKkTdP.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2262/plo_031_2020_5GKkTdP.pdf</t>
   </si>
   <si>
     <t>Considera e Declara de Utilidade Pública (Título de Utilidade Pública) a "Associação do 131º Grupo Escoteiro do Ar Serra Azul", situada na Praça Abraham Medina s/nº, Barão de Javary - Miguel Pereira.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2265/plo_032_2020_vqq2V40.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2265/plo_032_2020_vqq2V40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a efetivação no Ponto de Táxi Rotativo, localizado no Centro do Primeiro Distrito, dos motoristas profissionais autônomos que ali estacionam seus veículos e dá outras providências.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2384/plo_035_2020_vwJQb1x.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2384/plo_035_2020_vwJQb1x.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revisão Geral Anual, e dá outras providências.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2393/plo_036_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2393/plo_036_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo, a abrir Crédito Adicional Suplementar, na importância de R$ 91.603,11 (noventa e um mil, seiscentos e três reais e onze centavos).</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2394/plo_037_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2394/plo_037_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo, a abrir Crédito Adicional Suplementar, na importância de R$ 381.342,90 (trezentos e oitenta e um mil, trezentos e quarenta dois reais e noventa centavos).</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2395/plo_038_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2395/plo_038_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo, a abrir Crédito Adicional Suplementar, na importância de R$ 426.520,00 (quatrocentos e vinte e seis mil e quinhentos e vinte reais).</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2396/plo_039_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2396/plo_039_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 310.697,00 (trezentos e dez mil e seiscentos e noventa e sete reais).</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2397/plo_040_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2397/plo_040_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente, na importância de R$ 84.258,00 (oitenta e quatro mil e duzentos e cinquenta reais).</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2398/plo_041_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2398/plo_041_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 130.000,00 (cento e trinta mil reais).</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2405/plo_043_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2405/plo_043_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Termo de Concessão de Direito Real de Uso com a Fundação Educacional Severino Sombra - FUSVE.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2557/plo_044_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2557/plo_044_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 794.960,00 (setecentos e noventa e quatro mil e novecentos e sessenta reais).</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2558/plo_045_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2558/plo_045_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a proceder a confecção e distribuição de cestas alimentícias, utilizando os alimentos em depósito nas unidades escolares.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2560/plo_046_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2560/plo_046_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a desafetar parte da área de terras da Praça Frei José Kropf, situada na esquina da Rua Francisco Machado com a Av. da Paz, s/n.º - Centro, deste 1º Distrito de Miguel Pereira/RJ.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2569/plo_047_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2569/plo_047_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 2.984.912,16 (dois milhões, novecentos e oitenta e quatro mil, novecentos e doze reais e dezesseis centavos).</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2570/plo_048_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2570/plo_048_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no valor de R$ 3.176.079,92 (três milhões, cento e setenta e seis mil, setenta e nove reais e noventa e dois centavos).</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2571/plo_049_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2571/plo_049_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, no valor de R$ 750.000,00 (setecentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2572/plo_050_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2572/plo_050_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente, na importância de R$ 484.740,26 (quatrocentos e oitenta e quatro mil, setecentos e quarenta reais e vinte e seis centavos).</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2573/plo_051_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2573/plo_051_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.552.520,00 (um milhão, quinhentos e cinquenta e dois mil e quinhentos e vinte reais).</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2576/plo_052_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2576/plo_052_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 1.000.000,00 (um milhão de reais).</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2587/plo_054_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2587/plo_054_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente, na importância de R$ 300.000,00 (trezentos mil reais).</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2589/plo_056_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2589/plo_056_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação da devolução do valor de R$ 150.000,00 (cento e cinquenta mil reais) efetuado pela Câmara Municipal de Miguel Pereira, referente aos valores não utilizados, e destinados para a ajuda emergencial do Combate à COVID-19, destinando-se ao enfrentamento dos efeitos da pandemia do novo coronavírus no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2590/plo_057_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2590/plo_057_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo fornecer cartão magnético aos estudantes matriculados na rede pública municipal para a aquisição de cesta básica.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2595/plo_058_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2595/plo_058_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2021, com regras e anexos exigidos pela Lei Complementar Federal nº. 101/2000. LDO 2021</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2598/plo_059_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2598/plo_059_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.800.000,00 (dois milhões e oitocentos mil reais).</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2652/plo_060_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2652/plo_060_2020.pdf</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2653/plo_061_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2653/plo_061_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar, na importância de R$ 599.453,31 (quinhentos e noventa e nove mil, quatrocentos e cinquenta e três reais e trinta e um centavos).</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2734/plo_062_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2734/plo_062_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar, na importância de R$ 611.600,00 (seiscentos e onze mil e seiscentos reais).</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2735/plo_063_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2735/plo_063_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de multa das ações de descumprimento ao Plano Municipal de Combate ao Covid-19.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2738/plo_064_2020_2IKAevb.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2738/plo_064_2020_2IKAevb.pdf</t>
   </si>
   <si>
     <t>Denomina Servidão Juan Pablo Aguiar Ribeiro, o logradouro que menciona.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2744/plo_065_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2744/plo_065_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Custeio do Regime Próprio de Previdência Social do Município de Miguel Pereira/RJ, estabelecido no artigo 5º da Lei 2.430 de 15 de dezembro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2745/plo_066_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2745/plo_066_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suspender por 120 (cento e vinte) dias o desconto das mensalidades dos empréstimos celebrados e de empréstimos consignados, e dá outras providências.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2757/plo_067_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2757/plo_067_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente, na importância de R$ 26.250,00 (vinte e seis mil e duzentos e cinquenta reais).</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2758/plo_068_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2758/plo_068_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 219.408,00 (duzentos e dezenove mil e quatrocentos e oito reais).</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2759/plo_069_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2759/plo_069_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 302.523,67 (trezentos e dois mil, quinhentos e vite e três reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2760/plo_070_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2760/plo_070_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 8.206.174,48 (oito milhões; duzentos e seis mil, cento e setenta e quatro reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2761/plo_071_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2761/plo_071_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 199.507,73 (cento e noventa e nove mil, quinhentos e sete reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2762/plo_072_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2762/plo_072_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 180.254,73 (cento e oitenta mil, duzentos e cinquenta e quatro reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2845/plo_073_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2845/plo_073_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 369.880,33 (trezentos e sessenta e nove mil, oitocentos e oitenta reais e trinta e três centavos).</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2846/plo_074_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2846/plo_074_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 73.934,02 (setenta e três mil, novecentos e trinta e quatro reais e dois centavos).</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2876/plo_075_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2876/plo_075_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a suplementar no Orçamento vigente a importância de R$ 5.415.000,00 (cinco milhões e quatrocentos e quinze mil reais).</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2877/plo_076_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2877/plo_076_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 2.889.777,67 (dois milhões, oitocentos e oitenta e nove mil, setecentos e setenta e sete reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>Vitor Ralha, Albino Portella, Anderson Liberato, Cléber do Táxi, Eduardo Corrêa (Domi), Kiki Família, Marquinho Gordo, Roberto Pitanga, Sinho Venancio, Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2878/plo_077_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2878/plo_077_2020_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Hospital Municipal de Miguel Pereira Prefeito André Pinto de Afonseca, grafando o seu nome nos anais da história do Município, autorizando a colocação do nome do prefeito no Novo Hospital Municipal em construção, e dá outras providências.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2890/plo_078_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2890/plo_078_2020.pdf</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3028/plo_082_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3028/plo_082_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 3.436.435,00 (três milhões, quatrocentos e trinta e seis mil e quatrocentos e trinta e cinco reais).</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3029/plo_083_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3029/plo_083_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 236.137,56 (duzentos e trinta e seis mil cento e trinta e sete reais e cinquenta e seis centavos).</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3043/plo_085_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3043/plo_085_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 474.276,75 (quatrocentos e setenta e quatro mil, duzentos e setenta e seis reais e setenta e cinco centavos).</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3044/plo_086_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3044/plo_086_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo, a abrir Crédito Adicional Suplementar na importância de R$ 99.399,00 (noventa e nove mil'e trezentos e noventa e nove reais).</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3045/plo_087_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3045/plo_087_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal da firmar Termo de Convênio com o Município de Barra do Piraí/RJ, objetivando a remoção, guarda, devolução e leilão por força do que dispõe a Lei Federal n.º 9.503/97.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3142/plo_089_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3142/plo_089_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar, na importância de R$ 156.500,00 (cento e cinquenta e seis mil e quinhentos reais).</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3143/plo_090_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3143/plo_090_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.926.461,65 (um milhão, novecentos e vinte e seis mil, quatrocentos e sessenta e um reais e sessenta e cinco centavos).</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3144/plo_091_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3144/plo_091_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 60.558,00 (sessenta mil, e quinhentos e cinquenta e oito reais).</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3210/plo_093_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3210/plo_093_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a permutar bens imóveis com a Mitra Diocesana de Valença.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3211/plo_094_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3211/plo_094_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 4.912.775,95 (quatro milhões, novecentos e doze mil, setecentos e setenta e cinco reais e noventa e cinco centavos).</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3212/plo_095_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3212/plo_095_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo, a abrir Crédito Adicional Suplementar, na importância de R$ 286.900,00 (duzentos e oitenta e seis mil e novecentos reais).</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3213/plo_096_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3213/plo_096_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente, na importância de R$ 70.000,00 (setenta mil reais).</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3214/plo_097_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3214/plo_097_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a firmar Termo de Cessão de Uso de Bem Imóvel com a Secretaria de Estado da Polícia Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3233/plo_098_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3233/plo_098_2020.pdf</t>
   </si>
   <si>
     <t>Denomina "MANOEL MARTINS DE ARAÚJO”, a Servidão mencionada.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3234/plo_099_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3234/plo_099_2020.pdf</t>
   </si>
   <si>
     <t>Denomina "MARIA DA CONCEIÇÃO ALVES", a Servidão mencionada.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3242/plo_100_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3242/plo_100_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 66.909,66 (sessenta e seis mil, novecentos e nove reais e sessenta e seis centavos).</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3243/plo_101_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3243/plo_101_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 478.095,82 (quatrocentos e setenta e oito mil, noventa e cinco reais e oitenta e dois centavos).</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3247/plo_102_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3247/plo_102_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 418.333,84 (quatrocentos e dezoito mil, trezentos e trinta e três reais e oitenta e quatro centavos).</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3248/plo_103_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3248/plo_103_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente, na importância de R$ 1.130.254,93 (um milhão, cento e trinta mil, duzentos e cinquenta e quatro reais e noventa e três centavos).</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>Sinho Venancio</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3249/plo_104_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3249/plo_104_2020.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa Manoel Brasil o logradouro que menciona.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3318/plo_105_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3318/plo_105_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 80.464,00 (oitenta mil e quatrocentos e sessenta e quatro reais).</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3319/plo_106_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3319/plo_106_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar na importância de R$ 1.960.000,00 (um milhão e novecentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3290/plo_107_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3290/plo_107_2020.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática de atividade física e do exercício físico como essenciais para a população Miguelense em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3291/plo_108_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3291/plo_108_2020.pdf</t>
   </si>
   <si>
     <t>Institui o PNCVM - Procedimento da Notificação Compulsória da Violência contra a Mulher nos serviços de saúde públicos e privados, no âmbito do município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento para o exercício de 2021, estimando a receita e fixando a despesa. LOA 2021</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3495/plo_112_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3495/plo_112_2020.pdf</t>
   </si>
   <si>
     <t>Redefine os limites do Parque Natural Municipal Veredas Sertãozinho, criado pelo Decreto nº. 3.472 de 10 de março de 2009.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3503/plo_114_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3503/plo_114_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 120.219,11 (cento e vinte mil, duzentos e dezenove reais e onze centavos).</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3674/plo_115_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3674/plo_115_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 67.200,00 (sessenta e sete mil e duzentos reais).</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3675/plo_116_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3675/plo_116_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 67.003,65 (sessenta e sete mil, três reais e sessenta e cinco centavos).</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3678/plo_117_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3678/plo_117_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 82.920,00 (oitenta e dois mil e novecentos e vinte reais).</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3657/projeto_de_lei_no_118_2020_-_ver._sinho_venancio.docx</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3657/projeto_de_lei_no_118_2020_-_ver._sinho_venancio.docx</t>
   </si>
   <si>
     <t>Denomina Rua Raphael Jose Affonso o logradouro que mencionada.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3658/projeto_de_lei_no_119_2020_-_ver._sinho_venancio.docx</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3658/projeto_de_lei_no_119_2020_-_ver._sinho_venancio.docx</t>
   </si>
   <si>
     <t>Denomina Elpidio José Fernandes o logradouro que mencionada.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3720/plo_120_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3720/plo_120_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no valor de R$ 841.000,00 (oitocentos e quarenta e um mil reais).</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3721/plo_121_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3721/plo_121_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente na importância de R$ 196.289,04 (cento e noventa e seis mil, duzentos e oitenta e nove reais e quatro centavos).</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3873/plo_122_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3873/plo_122_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 1.870.536,87 (um milhão, oitocentos e setenta mil, quinhentos e trinta e seis reais e oitenta e sete centavos).</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3874/plo_123_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3874/plo_123_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 238.977,86 (duzentos e trinta e oito mil, novecentos e setenta e sete reais e oitenta e seis centavos).</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4052/plo_125_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4052/plo_125_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 444.937,99 (quatrocentos e quarenta e quatro mil, novecentos e trinta e sete reais e noventa e nove centavos).</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4053/plo_126_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4053/plo_126_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 38.032,50 (trinta e oito mil, trinta e dois reais e cinquenta centavos).</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4054/plo_127_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4054/plo_127_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar na importância de R$ 370.000,00 (trezentos e setenta mil reais).</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4110/plo_128_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4110/plo_128_2020_.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 3.351, de 30 de novembro de 2018.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4229/plo_131_2020_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4229/plo_131_2020_vitor.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória, em todos os supermercados e congêneres, a adaptação de 5% (cinco por cento) dos carrinhos de compras às crianças com deficiência ou mobilidade reduzida</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Eduardo Corrêa (Domi)</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4250/plo_132_2020_domi.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4250/plo_132_2020_domi.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Adilson Chagas Machado o logradouro que menciona.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4251/plo_133_2020_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4251/plo_133_2020_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios mensais do Prefeito, Vice-Prefeito do Município de Miguel Pereira e dos Secretários Municipais (Chefe de Gabinete do Prefeito,  Procurador Geral e Controlador Geral), para o mandato de 1º de janeiro de 2021 a 31 de dezembro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4252/plo_134_2020_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4252/plo_134_2020_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios mensais dos Vereadores do Município de Miguel Pereira e do Consultor Jurídico e Controlador Geral do Poder Legislativo do Município de Miguel Pereira, Estado do Rio de Janeiro, para a legislatura de 1º de janeiro de 2021 a 31 de dezembro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4357/plo_135_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4357/plo_135_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de prazo para a regularização de obras em desacordo com o Código de Obras Municipal.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4399/plo_136_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4399/plo_136_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar no Orçamento vigente, na importância de R$ 8.000,00 (oito mil reais).</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4475/plo_139_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4475/plo_139_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a suplementar no Orçamento vigente a importância de R$ 3.295.000,00 (três milhões e duzentos e noventa e cinco mil reais).</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4476/plo_140_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4476/plo_140_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Educação Ambiental - PROMEA do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4477/plo_141_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4477/plo_141_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Plano Plurianual para os exercícios de 2018 à 2021. PPA 2018-2021</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4478/plo_142_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4478/plo_142_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações das Diretrizes Orçamentárias para o exercício de 2021. LDO 2021</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4479/plo_143_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4479/plo_143_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 3.255, de 05 de abril de 2018, que Institui o Programa de Parcerias Público-Privadas - PPP no Município de Miguel Pereira - PROPAR/MP e dá outras providências.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4480/plo_144_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4480/plo_144_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 432.282,00 (quatrocentos e trinta e dois mil e duzentos e oitenta e dois reais).</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4481/plo_145_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4481/plo_145_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 68.586,00 (sessenta e oito mil e quinhentos e oitenta e seis reais).</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4482/plo_146_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4482/plo_146_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Suplementar no Orçamento vigente na importância de R$ 51.076,00 (cinquenta e um mil e setenta e seis reais).</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4483/plo_147_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4483/plo_147_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 404.920,00 (quatrocentos e quatro mil e novecentos e vinte reais).</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4484/plo_148_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4484/plo_148_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 1.093.085,18 (um milhão, noventa e três mil, oitenta e cinco reais e dezoito centavos).</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4498/plo_149_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4498/plo_149_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 503.126,32 (quinhentos e três mil, cento e vinte e seis reais e trinta e dois centavos).</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4499/plo_150_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4499/plo_150_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 70.960,00 (setenta mil e novecentos e sessenta reais).</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4500/plo_151_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4500/plo_151_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4502/plo_153_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4502/plo_153_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 151.246,82 (cento e cinquenta e um mil, duzentos e quarenta e seis reais e oitenta e dois centavos).</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4503/plo_154_2020_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4503/plo_154_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a arrecadação e a encampação de imóveis urbanos abandonados no Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1700/pdl_003_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1700/pdl_003_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação da Prestação de Contas da Administração Financeira do Município de Miguel Pereira referente ao exercício de 2018 sob a responsabilidade do Prefeito Sr. André Pinto de Afonseca conforme parecer prévio favorável do TCE/RJ.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2182/pdl_023_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2182/pdl_023_2020.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Oswaldo Bruno Lavrador.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2201/pre_024_2020_tLVLjlG.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2201/pre_024_2020_tLVLjlG.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Vitor Ralha e Cléber do Táxi para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2200/pre_025_2020_WY62Qem.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2200/pre_025_2020_WY62Qem.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem do vereador Anderson de S. Sarpa Santos para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2383/pre_034_2020_wrvbrYd.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2383/pre_034_2020_wrvbrYd.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Albino Portella, Cristiano Maia, Ivanilson Venâncio e Romano Lomelino para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2881/pre_079_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2881/pre_079_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Cléber de S. Ferreira e Vitor B. Ralha de Afonseca para a cidade de Brasilia/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2882/pre_080_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2882/pre_080_2020_.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Albino Portella, Cristiano Maia, Ivanilson Venâncio, Romano Lomelino e para a cidade de Brasilia/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3100/pre_088_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3100/pre_088_2020_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre padronização, protocolo e tramitação de documentos administrativos no âmbito da Câmara Municipal de Miguel Pereira.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3102/pre_092_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3102/pre_092_2020_.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem do vereador Anderson de Souza Sarpa Santos para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3879/pre_124_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3879/pre_124_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Cléber de S. Ferreira, Albino Portella, Cristiano Maia e Ivanilson Venâncio para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4227/pre_129_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4227/pre_129_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem do Vereador Vitor Batista Ralha de Afonseca para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4397/pre_137_2020_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4397/pre_137_2020_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem da Vereadora Wania dos Santos S. Cardoso para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4398/pre_138_2020_mesa_diretora.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4398/pre_138_2020_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Albino G. Portella Jr., Cristiano Maia Arantes e Romano A. Lomelino da Silva para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4489/pre_155_2020_mesa_diretora_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4489/pre_155_2020_mesa_diretora_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Kits de Cestas Natalinas e dá outras providencias.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2234/apl_001_2020_qh1bsKE.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2234/apl_001_2020_qh1bsKE.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de IPTU para os imóveis atingidos por enchentes alagamentos e desmoronamentos causados pelas chuvas.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2400/apl_002_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2400/apl_002_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre novo prazo de cobrança de IPTU no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2401/apl_003_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2401/apl_003_2020.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Escola Solidária", que proporciona a doação de uma cesta básica para cada aluno da rede pública municipal, até que o período das aulas retorne ao normal.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2591/apl_004_2020_TkeeQbf.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2591/apl_004_2020_TkeeQbf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da contratação de serviços de moto entrega por usuários de motocicletas com escapamento adulterado.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2649/apl_005_2020_Bu7K2oA.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2649/apl_005_2020_Bu7K2oA.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de nomeação para cargos em comissão de pessoas que tenham denuncia recebida contra si por abuso sexual de crianças e adolescentes, no âmbito do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2736/apl_006_2020_S34qYmO.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2736/apl_006_2020_S34qYmO.pdf</t>
   </si>
   <si>
     <t>Cria Sistema Funerário Municipal, destinado ao Atendimento de Pessoas Falecidas no âmbito do Município de Miguel Pereira/RJ.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2739/apl_007_2020_UwuXduQ.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2739/apl_007_2020_UwuXduQ.pdf</t>
   </si>
   <si>
     <t>Determina que, enquanto perdurar o estado de emergência de saúde pública de importância internacional decorrente do Covid-19, fica vedada a realização de despesas com publicidade ou propaganda.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>Anderson Liberato</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3042/apl_008_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3042/apl_008_2020_.pdf</t>
   </si>
   <si>
     <t>Institui como áreas do conhecimento a serem introduzidas, no contra turno das escolas municipais, os conteúdos de “Empreendedorismo” e “Noções de Direito e Cidadania”.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4224/apl_009_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4224/apl_009_2020.pdf</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2202/ind_001_2020_mBc4jGS.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2202/ind_001_2020_mBc4jGS.pdf</t>
   </si>
   <si>
     <t>Solicita uma academia ao ar livre para o bairro Francisco Fragoso, em Miguel Pereira.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2220/ind_002_2020_kteAqMX.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2220/ind_002_2020_kteAqMX.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a pintura de faixa de pedestre na Rua Bruno Lucci, Estancia Aleluia - Miguel Pereira.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2221/ind_003_2020_DqxtMjh.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2221/ind_003_2020_DqxtMjh.pdf</t>
   </si>
   <si>
     <t>Solicita lixeiras próximas aos pontos de ônibus do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2225/ind_004_2020_qRhF3XN.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2225/ind_004_2020_qRhF3XN.pdf</t>
   </si>
   <si>
     <t>Solicita manilhamento na Rua Tirol, no bairro São Judas.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>Roberto Pitanga</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2226/ind_005_2020_vspEWmX.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2226/ind_005_2020_vspEWmX.pdf</t>
   </si>
   <si>
     <t>Solicita quebra mola tipo lombada ou faixa de pedestres, sito a rua Calmerio Rodrigues Ferreira.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2326/ind_006_2020_IyUNJxY.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2326/ind_006_2020_IyUNJxY.pdf</t>
   </si>
   <si>
     <t>Solicita que o buraco próximo a Escola da Vila Selma seja fechado com urgência.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2327/ind_007_2020_v8CjD8Q.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2327/ind_007_2020_v8CjD8Q.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de barreira e manutenção de toda a extensão da Rua Plínio Mafra no bairro Roseiral em Portela.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2376/ind_008_2020_doSMQkX.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2376/ind_008_2020_doSMQkX.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e ensaibramento da Rua Francisco Andreiolo e Rua Osvaldo Lida, bairro Parque Jardim Miguel Pereira.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2377/ind_009_2020_J7q9a0k.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2377/ind_009_2020_J7q9a0k.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização na Praça de Barão de Javary.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2385/ind_010_2020_iXDcmwy.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2385/ind_010_2020_iXDcmwy.pdf</t>
   </si>
   <si>
     <t>Indica membros para comporem o Gabinete de Crise para enfrentamento de saúde pública municipal e que está afetando o mundo inteiro.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2402/ind_011_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2402/ind_011_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a passagem do carro fumacê em Governador Portela, dando ênfase à rua Dr. Osório de Almeida, próximo à empresa Aço Pavuna.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2403/ind_012_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2403/ind_012_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade de um PROJETO PAISAGÍSTICO (PROJETO FLORIR) para nossos espaços públicos, formando parcerias com a População e Iniciativa Privada para o desenvolvimento deste projeto.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2406/ind_013_2020_WoLD8Mq.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2406/ind_013_2020_WoLD8Mq.pdf</t>
   </si>
   <si>
     <t>Solicita novo prazo de cobrança de IPTU no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2407/ind_014_2020_AL93ovq.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2407/ind_014_2020_AL93ovq.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza, iluminação e análise de um buraco na pavimentação da Rua Jornalista Roberto Marinho - Rua do Lago - Portal das Mansões.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2408/ind_015_2020_1xwJe8K.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2408/ind_015_2020_1xwJe8K.pdf</t>
   </si>
   <si>
     <t>Solicita viabilidade junto ao Banco Bradesco da possibilidade de que seja suspenso, pelo período de 03 (três) meses, o empréstimo consignado na conta dos Funcionários da PMMP,  que tiverem descontos em folha em seus contra cheques.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2556/ind_016_2020_XzFYw9H.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2556/ind_016_2020_XzFYw9H.pdf</t>
   </si>
   <si>
     <t>Solicita o término da obra iniciada pela Prefeitura na Rua Adelaide Vassalo, Conrado - Miguel Pereira.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2561/ind_017_2020_PFkrBvI.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2561/ind_017_2020_PFkrBvI.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado apoio institucional, logístico, financeiro, de divulgação e transmissão do “Festival Prata da Casa - Viradão Cultural (lives)”, que arrecadará recursos para artistas e profissionais do setor de eventos, produção de shows e atividades culturais, tendo em vista a celebração de 7 anos da Lei 2.742, de 10 de abril de 2013.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2563/ind_018_2020_m6yM22H.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2563/ind_018_2020_m6yM22H.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de bancos no ponto de ônibus localizado em frente ao Supermercado Bramil, sentido Gov. Portela, no 1º Distrito (Centro).</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2574/ind_019_2020_yf35D0l.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2574/ind_019_2020_yf35D0l.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e ensaibramento das ruas dos bairros Catete, Marco da Costa, Vale das Princesas e  Vera Cruz.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2581/ind_020_2020_4bhTxPw.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2581/ind_020_2020_4bhTxPw.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de uma tampa no bueiro da Avenida Calmério Rodrigues Ferreira, ao lado do nº 70, loja 20, no 1º Distrito (Centro).</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2582/ind_021_2020_ExV8olr.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2582/ind_021_2020_ExV8olr.pdf</t>
   </si>
   <si>
     <t>Solicita a recolocação da placa indicativa do Trevo Constantino e Niniva Cortizo Regata, na entrada do bairro São José das Rolinhas, neste Município.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2592/ind_022_2020_XsLJv0G.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2592/ind_022_2020_XsLJv0G.pdf</t>
   </si>
   <si>
     <t>Solicita a doação/distribuição de máscaras de proteção individual para a população.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2593/ind_023_2020_svbrcmT.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2593/ind_023_2020_svbrcmT.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de cabine sanitária no bairro de Barão de Javary – Miguel Pereira.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2596/ind_024_2020_Hcob5Gl.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2596/ind_024_2020_Hcob5Gl.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de 01 (um) braço de iluminação pública na Rua Marcelo, próximo ao número 55 (rua sem saída), no bairro Jardim Ramada, em Miguel Pereira.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2658/ind_025_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2658/ind_025_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um ponto de ônibus na Rua Joaquim Teixeira Portela, bairro Rio D'Ouro, 2º Distrito, próximo ao Bar do Célio Fofinho.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2741/ind_026_2020_Id9OBge.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2741/ind_026_2020_Id9OBge.pdf</t>
   </si>
   <si>
     <t>Solicita reposição das tampas das caixas de esgoto da Rua Maria de Lourdes – Parque Lagoinha – Miguel Pereira.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2742/ind_027_2020_lqtogPP.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2742/ind_027_2020_lqtogPP.pdf</t>
   </si>
   <si>
     <t>Solicita manilhamento e asfalto na Travessa Lalande – Vila Suissa – Miguel Pereira.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2747/ind_028_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2747/ind_028_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da Quadra Poliesportiva do Clube Velho.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2748/ind_029_2020_uVmiFiU.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2748/ind_029_2020_uVmiFiU.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas na Alameda dos Turistas – Praça da Ponte – Miguel Pereira.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2749/ind_030_2020_xHGBlqB.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2749/ind_030_2020_xHGBlqB.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e cerca em torno do Campo de Futebol na Divisa de Ferreiros– Miguel Pereira.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>Kiki Família, Sinho Venancio</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2750/ind_031_2020_23rOeu4.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2750/ind_031_2020_23rOeu4.pdf</t>
   </si>
   <si>
     <t>Solicita que possa ser reconhecido por decreto municipal as atividade religiosas como serviços essenciais, podendo ser realizadas as reuniões, cultos e missas, utilizando som, mas respeitando a distância de 2 (dois) metros entre as pessoas e as condições de higiene necessárias conforme da OMS (Organização Mundial da Saúde).</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2763/ind_032_2020_xMnWZRR.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2763/ind_032_2020_xMnWZRR.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de 7 (sete) braços de luz na Rua Airton Senna, bairro Portal das Mansões.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2847/ind_033_2020_UwsOggW.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2847/ind_033_2020_UwsOggW.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas de iluminação pública em toda a extensão da Estrada da Usina de Vera Cruz.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2848/ind_034_2020_ARfSIP1.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2848/ind_034_2020_ARfSIP1.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de 2 (dois) “túneis infláveis de assepsia”, para que sejam colocados na entrada da agência da Caixa Econômica Federal e do Supermercado Bramil.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2849/ind_035_2020_haOQx1B.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2849/ind_035_2020_haOQx1B.pdf</t>
   </si>
   <si>
     <t>Compreendendo a importância da inclusão social de pessoas com deficiência, solicita que o Município faça um convênio com empresas privadas, as quais desejam explorar as atividades esportivas e culturais na cidade, oferecendo entrada gratuita para essas pessoas, podendo estender ao seu respectivo acompanhante. O convênio pode estabelecer um percentual, a ser definido, da carga máxima de ingressos disponíveis.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2883/ind_036_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2883/ind_036_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita mais rigor na fiscalização e punição de indivíduos causadores de danos ao meio ambiente, em especial no que se refere às sanções aplicáveis às infrações contra à flora, dispostas nos arts. 42 a 56, da Lei Municipal nº 2.647, de 24 de novembro de 2011.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2891/ind_037_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2891/ind_037_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado apoio institucional, logístico, financeiro, de divulgação e transmissão do “Festival Prata da Casa - 2° Edição - Encontros: Todos Junto Contra o Covid-19”, que, através de lives, tem como objetivo gerar renda e arrecadar doações para auxílio de artistas e profissionais do setor de eventos, produção de shows e atividades culturais, um dos segmentos mais afetados em meio a crise ocasionada pelo Covid-19.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2893/ind_038_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2893/ind_038_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de que seja instalado em Conrado - 3º Distrito - um CRAS, para que haja mais facilidade para os moradores de Arcádia até a Apropal cuidarem de seus interesses.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2894/ind_039_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2894/ind_039_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de que seja restaurada a Av. Nicolau Andreiolo - Vila da Amizade - Mangueiras.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3038/ind_040_2020__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3038/ind_040_2020__.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de quebra-molas na Rua José Ferreira Gomes – Bairro São Judas Tadeu, neste Município.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3041/ind_041_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3041/ind_041_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de quebra-molas na Rua Dr Osório de Almeida, antes e depois da Sociedade Musical XV de Novembro em Governador Portela.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3046/ind_042_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3046/ind_042_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de quebra-molas na Rua Dr. Virgílio Miguel Pereira – bairro São Judas Tadeu, neste Município.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3140/ind_043_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3140/ind_043_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de 3 (três) quebra-molas ao longo da Rua Dr. Joaquim Mandin Filho, bairro Lagoinha, neste Município.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3200/ind_044_2020__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3200/ind_044_2020__.pdf</t>
   </si>
   <si>
     <t>Solicita uma parceria do Município de Miguel Pereira com a Secretaria de Estado de Transporte para que o processo de atualização, recarga e confecção do "Cartão Riocard" seja feito no Município, priorizando o atendimento às pessoas com deficiência e aos idosos.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3202/ind_045_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3202/ind_045_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de 02 (dois) quebra-molas, um em frente ao nº 146 e outro em frente ao nº 336, na Rua Albertina Rocha Vale, bairro Passatempo, Gov. Portela, neste Município.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3203/ind_046_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3203/ind_046_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça no bairro Vale das Princesas, neste Município.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3204/ind_047_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3204/ind_047_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e ensaibramento nas ruas dos bairros Marco da Costa, Vale das Princesas e Catete, neste Município.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3215/ind_048_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3215/ind_048_2020.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de pequena fábrica de artefatos de cimento para atender os bairros de Arcádia e Lagoa das Lontras.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3216/ind_049_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3216/ind_049_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de dois quebra-molas na Alameda do Turista, próximos aos números 214 e 800 no bairro da Praça da Ponte.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3217/ind_050_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3217/ind_050_2020.pdf</t>
   </si>
   <si>
     <t>Solicito a viabilidade de nova destinação aos prédios públicos ociosos.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3218/ind_051_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3218/ind_051_2020.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de pequena fábrica de artefatos de cimento na divisa com Ferreiros.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3219/ind_052_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3219/ind_052_2020.pdf</t>
   </si>
   <si>
     <t>Solicito a viabilidade de instalação de quebra molas na rua Luiz Pamplona.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3220/ind_053_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3220/ind_053_2020.pdf</t>
   </si>
   <si>
     <t>Solicito a viabilidade de reforma da ponte José Vidal no bairro Clube Velho.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3221/ind_054_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3221/ind_054_2020.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma da quadra de esportes do bairro Clube Velho.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3222/ind_055_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3222/ind_055_2020.pdf</t>
   </si>
   <si>
     <t>Solicito a viabilidade de instalação de um relógio e um termômetro digital no centro da cidade.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3223/ind_056_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3223/ind_056_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de garagem/oficina de máquinas, tratores e caminhões no Bairro Santo Antônio do Fundão, na divisa com Ferreiros.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3225/ind_057_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3225/ind_057_2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Exmo. Sr. Prefeito Municipal, André Pinto de Afonseca, para que este solicite a Secretaria de Obras, o asfaltamento da Rua Adelaide Badenes (Rua do Hospital Municipal Luiz Gonzaga).</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3226/ind_058_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3226/ind_058_2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Exmo. Sr. Prefeito Municipal, André Pinto de Afonseca, para que este solicite a Gerência da CEDAE, localizada em Piraí, aos cuidados do Gerente Ilmº Sr. Sandro Arantes, a possibilidade de liberação de 560 mts de tubo para extensão de Rede de água potável no Bairro de Santa Branca, Rua Caminho do Campo - Conrado - 3º distrito - Miguel Pereira.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3227/ind_059_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3227/ind_059_2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Exmo. Sr. Prefeito Municipal, André Pinto de Afonseca, para que ele viabilize a possibilidade de “Reforma na Praça de Conrado, brinquedos, das crianças, paisagismo, iluminação”.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3228/ind_060_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3228/ind_060_2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Exmo. Sr. Prefeito Municipal, André Pinto de Afonseca, para que ele viabilize a possibilidade de “Instalação de uma Antena Digital”, para Conrado - 3º distrito.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3229/ind_061_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3229/ind_061_2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Exmo. Sr. Prefeito Municipal, André Pinto de Afonseca, para que ele viabilize a possibilidade de “Reforma na Praça de Arcádia, brinquedos, das crianças, paisagismo, iluminação”.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3230/ind_062_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3230/ind_062_2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Exmo. Sr. Prefeito Municipal, André Pinto de Afonseca, para que ele viabilize a possibilidade de “Reforma na Praça de Mangueiras - 3º distrito, brinquedos das crianças, paisagismo, iluminação”.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3231/ind_063_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3231/ind_063_2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Exmo. Sr. Prefeito Municipal, André Pinto de Afonseca, para juntamente com a Secretaria de Obras, aos Cuidados do Secretário Adalberto C. Oliveira, seja Construída uma pequena Piscina, no Centro de Fisioterapia “Erotildes Batista” - Conrado 3º distrito.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3493/ind_064_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3493/ind_064_2020.pdf</t>
   </si>
   <si>
     <t>Informações sobre estudo dos impactos ambientais na barragem que esta sendo construída em Francisco Fragoso.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3501/ind_065_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3501/ind_065_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita reabertura da Rua General Ferreira do Amaral, centro de Miguel Pereira.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3561/ind_066_2020-.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3561/ind_066_2020-.pdf</t>
   </si>
   <si>
     <t>Solicita extensão do quebra-molas em frente a Muricar Veículos, Rua Roberto Silveira, centro Miguel Pereira.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3562/ind_067_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3562/ind_067_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita apagar as luzes do outdoor que não contém nenhuma informação (está sem uso), outdoor do futuro Parque do Mundo dos Dinossauros, no Parque Municipal Fazenda Rocha Negra, Miguel Pereira.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3563/ind_068_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3563/ind_068_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita apagar as luzes do outdoor que não contém nenhuma informação (está sem uso), outdoor onde será construído a obra do futuro hospital de Miguel Pereira, Av. Cesar Lattes, Miguel Pereira.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3564/ind_069_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3564/ind_069_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita extensão do quebra-molas em frente a Motobike, Rua Roberto Silveira, nº379, centro Miguel Pereira.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3565/ind_070_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3565/ind_070_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita apagar as luzes do outdoor que não contém nenhuma informação (está sem uso), outdoor da obra da rua coberta, ao lado da Estação Ferroviária de Miguel Pereira.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3566/ind_071_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3566/ind_071_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita a presença constante da Guarda Municipal aos finais de semana na Estrada da Ponte Funda, nas proximidades da Cachoeira do Poção em Vera  Cruz.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3567/ind_072_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3567/ind_072_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade de criação de um programa de atendimento básico de saúde para cães e gatos.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3696/ind_073_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3696/ind_073_2020.pdf</t>
   </si>
   <si>
     <t>Solicita junto a Secretaria Municipal de Saúde, que se estude a possibilidade de implementação de um programa para assegurar o direito ao PARTO HUMANIZADO, de acordo com a Lei Estadual 7191 de 06 de junho de 2016.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3722/ind_074_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3722/ind_074_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de placas na rodovia que liga Miguel Pereira a Mangueiras de 500 em 500 metros com a frase RESPEITE O TURISTA.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3725/ind_075_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3725/ind_075_2020.pdf</t>
   </si>
   <si>
     <t>Solicito que se estude a possibilidade de criação de um Centro de Zoonozes no município.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3726/ind_076_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3726/ind_076_2020.pdf</t>
   </si>
   <si>
     <t>Solicita o Recapeamento das ruas Zair Pragana, Dagmar Paiva, José Ferreira Gomes, Luzia Marcolino de Paula Chagas, Manduca Bernardes, Bruno Lucci, Zeca Leal, Virgílio Miguel Pereira, Francisco Andreiolo e Miguel Arcanjo, ambas no Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3857/ind_077_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3857/ind_077_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita junto a Secretaria Municipal de Meio Ambiente, que avalie a situação de todas as árvores que estão situadas as margens das rodovias do município.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3858/ind_078_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3858/ind_078_2020_.pdf</t>
   </si>
   <si>
     <t>Solicito junto a empresa Linave Transportes, que o ônibus que faz o trajeto Vila Selma, deve incluir no seu itinerário a Avenida das Acácias</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3875/ind_079_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3875/ind_079_2020.pdf</t>
   </si>
   <si>
     <t>Solicita que se estude a possibilidade de criar um “Fundo Municipal de Proteção e Bem-Estar Animal – FUMBEA”.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3876/ind_080_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3876/ind_080_2020.pdf</t>
   </si>
   <si>
     <t>Solicita que se estude a possibilidade de criação de uma área para a prática de WHEELING (ou freestyle), modalidade que se baseia no controle e equilíbrio da moto com o objetivo de se fazer manobras perfeitas, sempre com certo grau de dificuldade.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3899/ind_081_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3899/ind_081_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de placas na rodovia que liga Miguel Pereira a Mangueiras de 500 em 500 metros com a frase RESPEITE O CICLISTA.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4047/ind_082_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4047/ind_082_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade de inclusão do tratamento de auriculoterapia no setor Público de Saúde.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4055/ind_083_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4055/ind_083_2020_.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placa indicativa de “proibido estacionar” próximo ao viaduto Eng. Paulo de Frontin, em Vera Cruz.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4127/ind_084_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4127/ind_084_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade da construção de uma Praça de Lazer e uma Academia ao Ar Livre no bairro Parque Guararapes, em frente ao posto do Detran/RJ, ao lado da Igreja Messiânica, terreno inutilizado pertencente ao Município.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4225/ind_085_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4225/ind_085_2020.pdf</t>
   </si>
   <si>
     <t>Solicita o estudo da possibilidade de funcionamento do Consultório Odontológico do Posto de Saúde do bairro Vale das Princesas.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4226/ind_086_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4226/ind_086_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a possiblidade da coleta de material para exames laboratoriais ser realizada no Posto de Saúde do bairro Vale das Princesas.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4386/ind_087_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4386/ind_087_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito, juntamente com a Secretaria competente, que estude a possibilidade de Criação de um Disque Denúncia para abandono e maus tratos contra animais.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4387/ind_088_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4387/ind_088_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito, juntamente com as Secretaria de Meio Ambiente, que estude a possibilidade de enviar a essa Casa um Projeto de Lei que crie o “Fundo Municipal de Proteção e Bem-Estar Animal – FUMBEA”. O projeto consiste na criação de um fundo para captação e destinação de recursos em prol do bem-estar animal. Abaixo a este pedido está o modelo de Projeto de Lei indicado.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4388/ind_089_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4388/ind_089_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita junto ao Prefeito, juntamente com a Secretaria competente, que estude a possibilidade de criação de um Cadastro dos Protetores de Animais.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4389/ind_090_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4389/ind_090_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito, juntamente com a Secretaria competente, que estude a possibilidade de colocação de boleto bancário no carnê do IPTU sugerindo contribuição voluntária destinada ao amparo, proteção e bem-estar animal no município.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4390/ind_091_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4390/ind_091_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria competente, que estude a possibilidade de criação da Farmácia Veterinária Municipal.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4391/ind_092_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4391/ind_092_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria competente, que estude a possibilidade de Criação do Centro de Triagem para acolhimento de cadelas e gatas prenhas ou com filhotes que estejam em situação de abandono.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4392/ind_093_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4392/ind_093_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito, juntamente com a Secretaria Municipal de Agricultura, que estude a possibilidade de criação do “Programa de Incentivo à Implementação de Hortas Comunitárias e Compostagem no Município de Miguel Pereira” .</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4393/ind_094_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4393/ind_094_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria competente, que execute a instalação de Iluminação Pública na servidão na Rua Clésio Ricardo de Almeida, na altura do número 93 (Morro do Eucalipto) , local conhecido como “Escadão”.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4394/ind_095_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4394/ind_095_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito, juntamente com a Secretaria competente, que estude a possibilidade de criação do SAMU Veterinário.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4395/ind_096_2020_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4395/ind_096_2020_anderson.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, juntamente com a Secretaria competente, que estude a possibilidade de criação da Semana do Protetor Animal.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2224/req_001_2020_PkTmIJO.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2224/req_001_2020_PkTmIJO.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocado o Superintendente da Light S/A do Estado do Rio de Janeiro a fim de tratarmos de forma clara e especificamente sobre os apagões que estão acontecendo na Cidade.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2231/req_002_2020_UYJKwiX.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2231/req_002_2020_UYJKwiX.pdf</t>
   </si>
   <si>
     <t>Requer vista do Projeto de Lei nº 017/2020 e que o mesmo seja encaminhado à Comissão de Finanças e Orçamento para fins de apreciação e parecer sobre a matéria em questão.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2562/req_003_2020_veAnasg.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2562/req_003_2020_veAnasg.pdf</t>
   </si>
   <si>
     <t>Requer que sejam oficiados a Secretaria Nacional de Juventude, a Superintendência Estadual de Juventude, a Agência Besouro e Sr. Marcos José Magalhães Avelar, Presidente, Professor Gestor de Políticas de Juventude na Região, parceiros em projetos já realizados em nossa região, para que seja disponibilizada a abertura de turmas de capacitação à distancia  para nosso Município.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3134/req_004_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3134/req_004_2020_.pdf</t>
   </si>
   <si>
     <t>Requer aos representantes da Empresa Linave Transportes, que adiem a necessidade de cobrança do cartão Rio Card, durante o período de pandemia.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3232/req_005_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3232/req_005_2020_.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado a “EMPRESA LINAVE”, o retorno dos ônibus com janelas que possibilitem os passageiros de as manterem abertas.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3897/req_006_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3897/req_006_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Exmo. Sr. Prefeito para que esse Chefe do Executivo Municipal justifique a este vereador o porquê das obras do Espaço do Produtor e do Espaço do Artesão estarem paralisadas, tendo em vista que já deveriam ter sido concluídas no dia 10/09/2020, conforme as placas informativas fixadas nos locais das referidas obras.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4126/req_007_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4126/req_007_2020_.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal André Pinto de Afonseca, cópias na íntegra dos Processos administrativos 3.566/2020 – Contratação da Empresa J.L. Vieira Gráfica e Editora; 3.924/2020 – Contratação da Empresa L M Fagundes Furtado, Administradora de cartão de crédito.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4222/req_008_2020_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4222/req_008_2020_.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal André Pinto de Afonseca, em INTEIRO TEOR dos Processos Administrativos relacionados: Processo 11.694/2019, 10.547/2019, 10.465/2019, 9.628/2019, 8.103/2019, 7.538/2019, 5.306/2019, 4.553/2019, 3.944/2019, 2.433/2019, 1.386/2019, 1.194/2019, 792/2019, 7.086/2018, 7.036/2018, 7.030/2018, 6.945/2018, 6.460/2018, 5.633/2018, 5.599/2018, 5.016/2018, 4.670,2018, 4.568/2018, 4.452/2018, 3.207/2018, 2.928/2018 e 2.667/2018, – REFERENTE À CONTRATAÇÃO DE SERVIÇOS E AQUISIÇÕES DE PRODUTOS JUNTO À EMPRESA LIGA FORTE CONCRETO LTDA.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4230/req_009_2020_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4230/req_009_2020_romano.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal André Pinto de Afonseca, em INTEIRO TEOR dos Processos Administrativos relacionados: 8.503/2020, 8.337/2020, 7.823/2020, 7.553/2020, 6.906/2020, 6.819/2020, 6.202/2020, 5.943/2020, 5.128/2020, 4.980/2020, 4.246/2020, 3.721/2020, 3.660/2020, 3.236/2020, 3.120/2020, 2.570/2020, 2.260/2020, 2.259/2020, 1.039/2020, 1.038/2020, 338/2020, 283/2020, 11.697/2019, 11.646/2019, 10.920/2019, 10.733/2019, 10.720/2019, 9.921/2019, 9.920/2019, 9.127/2019, 9.094/2019, 8.168/2019, 8.060/2019, 8.059/2019, 7.235/2019, 7.234/2019, 6.278/2019, 6.264/2019. – REFERENTE À CONTRATAÇÃO DE SERVIÇOS JUNTO À EMPRESA CONTTATO CONSULTORIA E GESTÃO EMPRESARIAL EIRELI, CNPJ 97.521.905/0001-49.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4231/req_010_2020_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4231/req_010_2020_romano.pdf</t>
   </si>
   <si>
     <t>Requer em INTEIRO TEOR dos Processos Administrativos relacionados: Processos: 3.302/2018, 0112/2019 e 0010/2020– referentes aos depósitos realizados ao BANCO BRADESCO S/A, CNPJ 60.746.948/0738-53 para pagamento de jeton aos membros do CONSELHO GESTOR DO PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO - PRIVADAS-PROPAR /MP, o qual possui entre esses membros, secretários municipais, afrontando diretamente a Constituição Federal (parágrafo 4º do artigo 39) que distingue os secretários municipais dos demais ocupantes de cargo público (referidos no parágrafo 3º do mesmo dispositivo constitucional), ao lhes fixar a forma de remuneração por subsídio em parcela única, vedado o acréscimo de qualquer gratificação, adicional, prêmio, verba de representação ou outra espécie remuneratória.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2179/001_2020_mda_TjzmCPQ.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2179/001_2020_mda_TjzmCPQ.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo Sr. Antonio de Souza Guillen.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2235/002_2020_mda_GL7dMc5.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2235/002_2020_mda_GL7dMc5.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Zeni de Souza Vieira.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2236/003_2020_mda_5jrm28A.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2236/003_2020_mda_5jrm28A.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos Policiais Militares e Civis pelos relevantes serviços prestados com sucesso na recuperação de grande parte dos itens furtados em algumas unidades de escolas e creches do Município.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2238/004_2020_mda_GMVs4WS.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2238/004_2020_mda_GMVs4WS.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à FRENTE DE MULHERES MARIANA CRIOULA, na pessoa de sua Presidente a Ilustre Sra. ROSI STUMBO, representando todas as mulheres que compõem essa Fundação pela singela homenagem pela passagem do Dia internacional da Mulher.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2239/005_2020_mda_vYYNeUJ.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2239/005_2020_mda_vYYNeUJ.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Bonesio Silva, Presbítero da Igreja Assembleia de Deus do Galeão, em Conrado.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2240/006_2020_mda_JXC1ENn.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2240/006_2020_mda_JXC1ENn.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à Igreja Presbiteriana em Conrado, aos cuidados do Ilustre Pastor Jorge Aymar, pela passagem do seu 18º Aniversário.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2241/007_2020_mda_lJ0vkh9.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2241/007_2020_mda_lJ0vkh9.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilustre Pastor Romualdo Barros, pelo tempo de contribuição ao Ministério Pastoral da Igreja Assembleia de Deus do Galeão no Rio de Janeiro.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2242/008_2020_mda_mf5CxIu.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2242/008_2020_mda_mf5CxIu.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilustre Sr. Romualdo Barros Júnior, Pastor Presidente da Igreja Assembleia de Deus do Galeão, no Rio de Janeiro.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>Eduardo Corrêa (Domi), Vitor Ralha</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2243/009_2020_mda_eQSNFLy.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2243/009_2020_mda_eQSNFLy.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos empresários Gustavo Oliveira do Amaral e Soraya Mendonça Sabag do Amaral.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2378/010_2020_mda_mGFRtEq.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2378/010_2020_mda_mGFRtEq.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Policial Militar do Estado do Rio de Janeiro/16º BPM/UPP do Alemão - CB PM Josielton Paulino da Silva  (RG 101.378).</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2380/011_2020_mda_nWPpLdh.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2380/011_2020_mda_nWPpLdh.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a todos os funcionários do Hospital Municipal Luiz Gonzaga.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2381/012_2020_mda_5ytVfpc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2381/012_2020_mda_5ytVfpc.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Andrei Alves Guedes, pela solidariedade de ter sido um dos primeiros munícipes a se dispor a ajudar os idosos e demais vulneráveis ao novo coronavírus (covid-19).</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>Eduardo Corrêa (Domi), Albino Portella, Anderson Liberato, Cléber do Táxi, Kiki Família, Marquinho Gordo, Roberto Pitanga, Sinho Venancio, Vitor Ralha, Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2577/013_2020_mda_dDTmwQJ.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2577/013_2020_mda_dDTmwQJ.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Delegado de Polícia, Ilmo. Sr. Dr. Cláudio Moreira Santos, Mat. 860.951-3, Titular da 96ª DP do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2580/014_2020_mda_ElwJ2uk.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2580/014_2020_mda_ElwJ2uk.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos Escotistas do Grupo Escoteiro 131 Ar Serra Azul.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2599/015_2020_mda_dj64kwZ.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2599/015_2020_mda_dj64kwZ.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada Ilma. Sra. Gledis Gilza Kuntze.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2600/016_2020_mda_58DwI8O.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2600/016_2020_mda_58DwI8O.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à Empresária Ana Beatriz Bitencourt Guimarães.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2654/017_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2654/017_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Policial Militar do Estado Do Rio de Janeiro, 2º SGT. PM. Fábio Pereira Magno (RG 63863).</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2655/018_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2655/018_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Policial Militar do Estado Do Rio de Janeiro, 2º SGT. PM. Jacson Mercês (RG 71952).</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2656/019_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2656/019_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Policial Militar do Estado Do Rio de Janeiro, CB. PM. Rodrigo Dias de Castro (RG 90731).</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2657/020_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2657/020_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Policial Militar do Estado Do Rio de Janeiro, CB. PM. Oseas Rosa Rodrigues (RG 99482).</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2729/021_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2729/021_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Ilma. Sra. Nelia Carla Carvalho Guerra Carneiro, servidora desta Casa de Leis, pela passagem do seu aniversário no dia 25 do corrente mês, completando quarenta e oito anos de idade.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2730/022_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2730/022_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada ao Ilmo. Sr. Paulo Sérgio Gomes Borges, servidor desta Casa de Leis, pela passagem do seu aniversário no dia 12 do corrente mês.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2737/023_2020_mda_MkzOXTp.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2737/023_2020_mda_MkzOXTp.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Dr. ROBERTO CARLOS DUTRA.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2880/024_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2880/024_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Srª. Patricia Torres Machado da Silva.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2884/025_2020_mda_4Yzduqk.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2884/025_2020_mda_4Yzduqk.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à “Unidade de Saúde Básica Pastor Álvaro Baldez, em Mangueiras’’, que encontra-se sob direção do Ilmo. Médico Dr. Abrãao Benício e sua Equipe.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2885/026_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2885/026_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilustre Sr. Leonardo Pereira dos Santos, enfermeiro e coordenador da atenção básica da PMMP, na ocasião da inauguração da “Unidade de Saúde Básica Pastor Álvaro Baldez”, em Mangueiras - Conrado – 3º Distrito.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2886/027_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2886/027_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à Ilustre Secretária de Saúde, Sra. CAMILA MIRANDA, por ocasião da inauguração do Posto de “Unidade de Saúde Básica Pastor Álvaro Baldez”, em Mangueiras – 3º Distrito – Conrado.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2887/028_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2887/028_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos Excelentíssimos Srs. Prefeito ANDRE PORTUGUÊS e Vice-prefeito PEDRO SAD COELHO, por ocasião da inauguração do Posto de “Unidade de Saúde Básica Pastor Álvaro Baldez” em Mangueiras – 3º Distrito - Conrado.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2888/029_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2888/029_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos motoristas plantonistas da U.S.B de Conrado - 3º Distrito, Sr. VALDEMIR, Sr. VALDECIR, Sr. FABIO, Sr. MAICON.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2889/030_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2889/030_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à “Família do Pastor ÁLVARO BALDEZ”, que hoje é homenageado, recebendo seu nome na Unidade de Saúde Básica - Mangueiras – Conrado, 3º Distrito.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>Kiki Família, Albino Portella, Anderson Liberato, Cléber do Táxi, Eduardo Corrêa (Domi), Marquinho Gordo, Roberto Pitanga, Romano Lomelino, Sinho Venancio, Vitor Ralha, Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2892/031_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2892/031_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Douglas Peres Monteiro, do blog “Giro da Serra”.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sr.ª Teresinha de Carvalho Xavier, pelos serviços prestados no município.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sr.ª Ângela Maria Barbosa de Nonno, pelos serviços prestados no município.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3031/034_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3031/034_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. CB Daniel Monteiro Duque Estrada, Ilmo. Sr. 3º SGT Júlio César Xavier de Lima e Ilmo. Sr. 2º SGT Cleomiro Almeida Feijó.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3032/035_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3032/035_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos militares: 1º Tenente Rômulo de Souza Faria (91.316); Subtenente Synval Silva de Carvalho (67.238); 3º Sargento Marco Aurélio Pires Leal (81.426); CB Carlos Antônio Matos (99.465); CB João Barbosa Resende (102.055), Policiais Militares do CPAM do 2º UPAM.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3033/036_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3033/036_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Luciana Carvalho Batista.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3034/037_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3034/037_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Herika Orofino Santos.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3035/038_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3035/038_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Daniela Drossopoulos Vargas.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3036/039_2020_mdp_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3036/039_2020_mdp_.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Ilmo. Sr. Nelson Barbosa dos Santos, consignando voto de profundo pesar pelo seu triste falecimento.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3201/040_2020_mda__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3201/040_2020_mda__.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Dr. Wilson Judice Maria Neto – OAB/RJ 128033 e ao Judice Escritório de Advocacia.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3224/041_2020_mda__.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3224/041_2020_mda__.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Elivania Mota Mattos.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3237/042_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3237/042_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Evandro Carlos Cardoso Barreto.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3238/043_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3238/043_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Mara Ferreira Souza Inacio.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3239/044_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3239/044_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Michele Afonso de Souza.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3240/045_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3240/045_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sra. Regina Célia de Souza Pimentel.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3241/046_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3241/046_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Loja Deus Humanidade nº 26, pelo transcurso do Dia do Maçom a ser celebrado no dia 20 de agosto.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada ao Ilmo. Sr. Jessé Morais de Oliveira, pela passagem de seu aniversário nesta data (20/08/2020), completando 92 anos de vida.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>Romano Lomelino, Albino Portella</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Ilmo. Sr. Josemo Corrêa Melo, consignando voto de profundo pesar pelo seu triste falecimento nesta data (24/08/2020).</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>Albino Portella, Cléber do Táxi, Eduardo Corrêa (Domi), Kiki Família, Marquinho Gordo, Roberto Pitanga, Romano Lomelino, Sinho Venancio, Vitor Ralha, Wania de Conrado</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Ilmo. Sr. José Joaquim Ralha de Afonseca, pai do Exmo. Sr. Prefeito Municipal, André Pinto de Afonseca, consignando voto de profundo pesar pelo seu triste falecimento em 14/08/2020.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3294/050_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3294/050_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ASSOCIAÇÃO ATLÉTICA ACADÊMICA UG-BP, representada por seus diretores WILLISON BIZARRA MOREIRA, LUCAS DOS REIS SILVA e YALA HORRANA NEVES BARBOSA.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3295/051_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3295/051_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ATLÉTICA UNIFICADA UNIFAA, representada por seus diretores ISAMARA A. P. LISBOA, PABLO SOARES e RODOLFO ALVES MILWARD.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3296/052_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3296/052_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ACUR - ATLÉTICA CENTRAL DA UNIVERSIDADE FEDERAL RURAL - UFRRJ, ITR, representada por seus diretores FERNANDA SANTANA, RAMON PITZER e MARIA CLARA NOEL.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3297/053_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3297/053_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ASSOCIAÇÃO ATLÉTICA DA MEDICINA VETERINÁRIA DA UNIVERSIDADE DE VASSOURAS.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3298/054_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3298/054_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ASSOCIAÇÃO ATLÉTICA CAI&amp;PIRA REDENTOR- PS, representada por suas diretoras MONIQUE DUTRA DE MORAES OLIVEIRA, EDUARDA CRISTINA ROCHA DOS SANTOS e MAKELLY DUTRA DE MORAES OLIVEIRA.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3299/055_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3299/055_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a VITÓRIA PEREIRA TEIXEIRA DE MEDEIROS.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3300/056_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3300/056_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a GUSTAVO PERNAMBUCO DE SEQUEIRA PAIVA DE PINO.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3301/057_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3301/057_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JOSÉ HENRIQUE PAULINO DA SILVA.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3302/058_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3302/058_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a PAULO ROBERTO SICILIANO MARCICANO.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3303/059_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3303/059_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JULIO CESAR CAMILO BITENCOURT.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3304/060_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3304/060_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a FREDERICO FERNANDES  DE NONNO.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3305/061_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3305/061_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a GUILHERME FERNANDES DE NONNO.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3306/062_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3306/062_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a RODRIGO DE SOUZA SILVEIRA.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3307/063_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3307/063_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a WILLIAN FELIPE CAETANO MARINHO.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3308/064_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3308/064_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JONAS MACHADO LIMA.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3309/065_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3309/065_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a MILTON JOSÉ DE OLIVEIRA THEODORO.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3310/066_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3310/066_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a GRUPO R.S FERREIRA EMPREENDIMENTOS, através de seu representante SANDRO FERREIRA BARBOSA.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3311/067_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3311/067_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a GRUPO R.S FERREIRA EMPREENDIMENTOS, através de seu representante ADILSON JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3312/068_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3312/068_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a SHALON ARBITRAGEM, através de seu representante SERGIO LUIZ VALLINHA JUNIOR.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3313/069_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3313/069_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a NATASHA GONÇALVES DE ALMEIDA BEZERRA.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3314/070_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3314/070_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JORGE HENRIQUE GONÇALVES PIRES.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3315/071_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3315/071_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ASSOCIAÇÃO ATLÉTICA ESTÁCIO ESPORTES JF, representada por seu diretor  DIEGO DE SOUZA BRAGA PINTO.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3316/072_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3316/072_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada ao EXMO. SR. THIAGO RIBEIRO DE PAULA.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3317/073_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3317/073_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ALESSANDRA DA COSTA FERREIRA.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>Kiki Família, Albino Portella, Cléber do Táxi, Eduardo Corrêa (Domi), Marquinho Gordo, Roberto Pitanga, Romano Lomelino, Sinho Venancio, Vitor Ralha, Wania de Conrado</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos funcionários da Secretaria Municipal de Saúde e da Guarda Municipal pelo excelente desempenho à frente das barreiras sanitárias de Combate à Pandemia do Novo Coronavírus (Covid-19) no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3320/075_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3320/075_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a LUIZ ALEXANDRE PESSANHA.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3321/076_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3321/076_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ELEN PORTUGAL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3322/077_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3322/077_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ADRIANA DA CONCEIÇÃO SILVA.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3323/078_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3323/078_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ALEX OLIVEIRA DA COSTA NASCENTES.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3324/079_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3324/079_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a NATALIA BRAGA E BANDA,  representada por NATALIA CRISTINA BRAGA OLIVEIRA, LUIS FERNANDO PACHECO DO NASCIMENTO ALVES,  JOÃO PEDRO CARVALHO OLIVEIRA DOS SANTOS e JONATHAN FURTADO DOS SANTOS.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3325/080_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3325/080_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JOÃO CARLOS DA COSTA NASCENTES.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3326/081_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3326/081_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a PAULO SANTANA, nome artístico do músico FERNANDO DE CARVALHO SANT’ ANNA.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3327/082_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3327/082_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JOÃO BATISTA FURTADO e REGINA DE SOUZA FURTADO DOS SANTOS.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3328/083_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3328/083_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a NILSON CACHORRÃO - A FERA DO FORRÓ, nome artístico do músico NILSON GONÇALVES.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3329/084_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3329/084_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JUNIOR MAIA, nome artístico de MANOEL ALICIO SILVA JUNIOR.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3330/085_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3330/085_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ANDRÉ LUIZ DE SOUZA FURTADO.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3331/086_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3331/086_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a LUCAS SILVA.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3332/087_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3332/087_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ANA JULIA DE SOUZA CONSTANT.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3333/088_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3333/088_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a HECTOR BENJAMIN CONSTANT.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3334/089_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3334/089_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a MOACIR SILVA DE CARVALHO.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3335/090_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3335/090_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a THIAGO MOUSINHO FERNANDES.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3336/091_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3336/091_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a HERIVELTO DE SOUZA SILVA.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3337/092_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3337/092_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ROSANE DA COSTA MACIEL, MAYTE MACIEL PEREIRA, LAYSA RIBAS, MAYQUY MACIEL PEREIRA e MARCOS ANTONIO RIBAS.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3338/093_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3338/093_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a GRAZIELLE GOMES MARQUES ROMÃO.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3339/094_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3339/094_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a OSVALDO CELEDON.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3340/095_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3340/095_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a LEANDRO BRAGANÇA.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3341/096_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3341/096_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JHONY OLIVEIRA  ROCHA.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3342/097_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3342/097_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a DAMIÃO SABINO DA SILVA.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3343/098_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3343/098_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ANA CLARA WANGLER.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3348/099_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3348/099_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JULIO CESAR BARBOSA.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3349/100_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3349/100_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a DANIEL BALTAR MELLO.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3350/101_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3350/101_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a DIOGO DIAS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3351/102_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3351/102_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a RODRIGO CASTRO.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3352/103_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3352/103_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a LEONARDO CARVALHO VIEIRA.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3353/104_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3353/104_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a VITOR CORREA.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3354/105_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3354/105_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Exma. DANIELLE BARROS.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3355/106_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3355/106_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a LUIZ MATEUS PEREIRA JALOTO.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3356/107_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3356/107_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a RAIANE SILVA.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3357/108_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3357/108_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a JULIANA SANTORO.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3358/109_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3358/109_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a SIRLENE DUTRA.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3359/110_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3359/110_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a VILMA SILVA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3360/111_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3360/111_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a CLAUDIA VIDEIRA.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Ilmo. Sr. Álvaro Carlos Leovegildo Assumpção, ex-servidor municipal, em razão do seu falecimento ocorrido nesta segunda-feira (31/08/2020).</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3494/113_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3494/113_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Mario Luis Pedroso das Neves.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3497/114_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3497/114_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a BANDA OUVERTURE,  representada por DIEGO RODRIGUES  SANTIAGO, DIEGO VIEIRA MANGIFESTE, LUAN DA SILVA SANTOS E MAYKELL MIRANDA DOS SANTOS.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3498/115_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3498/115_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a RUBENS GOMES DOS SANTOS JUNIOR.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3499/116_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3499/116_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ALVARO CORREA.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3500/117_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3500/117_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a ADEILTON DA COSTA SILVA - DJ KORAN.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3652/118_2020_mdc_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3652/118_2020_mdc_.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Ilma. Srª. Erli Pereira Rosa.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3695/119_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3695/119_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a todos os profissionais da Educação em reconhecimento ao desempenho obtido no IDEB (Índice de Desenvolvimento da Educação Básica).</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3697/120_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3697/120_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Willian Rezende Gomes</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3699/121_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3699/121_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Judite Costa de Macedo.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3700/122_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3700/122_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Luciana Pereira da Costa Moura.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3701/123_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3701/123_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Claudia Fiuza Tsutsugi.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3702/124_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3702/124_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Rosângela Nazaré Teixeira.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3703/125_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3703/125_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Ítalo Pancotti Fassano.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3704/126_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3704/126_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Andréa Bambini de Carvalho.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3705/127_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3705/127_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Maria Helena de Jesus.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3706/128_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3706/128_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Elinéia Pereira dos Santos.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3707/129_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3707/129_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Viviane Alves de Andrade.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3708/130_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3708/130_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Iara Braga de Araújo.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3709/131_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3709/131_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Jade Costa de Macedo Souza.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3710/132_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3710/132_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Ângela Maria Alves Ávila.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3711/133_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3711/133_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Laura Carvano Morelli.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3712/134_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3712/134_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Gustavo Durão.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3713/135_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3713/135_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Manoela Orofino Petrocchi.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3714/136_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3714/136_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Celina Alice Correa Serra Martins Silva.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3715/137_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3715/137_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Alessander Dias de Freitas Gama.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3716/138_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3716/138_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Stephane Lima.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3717/139_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3717/139_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Luciana de Oliveira Nascimento.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3718/140_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3718/140_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Shaila Cristina Barros da Silveira.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3723/141_2020_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3723/141_2020_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Cláudia Lacerda</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3971/142_2020_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3971/142_2020_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Jorgita Penido dos Santos.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4051/143_2020_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4051/143_2020_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada ao Ilmo. Sr. Ângelo Mendonça pela passagem do Dia do Biólogo em 3 de setembro.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>Albino Portella, Romano Lomelino</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4056/144_2020_mdp.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4056/144_2020_mdp.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares da Sra. Enice Valente (Nicinha).</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4223/mda_145_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4223/mda_145_2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Isabel Cristina Guimarães Brito.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>Albino Portella, Anderson Liberato, Cléber do Táxi, Eduardo Corrêa (Domi), Kiki Família, Marquinho Gordo, Romano Lomelino, Sinho Venancio, Vitor Ralha, Wania de Conrado</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Sr. Dr. Roberto Carlos Dutra, por ter alcançado o mais alto grau da Maçonaria.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4492/147_2020_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4492/147_2020_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos empresários Diego Bastos e Filipe Bastos.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4493/148_2020_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4493/148_2020_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilustre Sr. Luis Cláudio Oliveira Conceição, responsável pela construção das praças sustentáveis ecológicas de Miguel Pereira.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4494/149_2020_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4494/149_2020_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao  Ilustre  Sr. Eduardo Ralha.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4495/150_2020_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4495/150_2020_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilustre  Sr. Alexandre Mendes Pinheiro, filho da saudosa amiga Sra. Maria Izabel Mendes Pinheiro.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4496/151_2020_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4496/151_2020_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao  Ilustre Sr. Dr. Sebastião  D. Barboza Jr., CRM 528.1081.9.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4497/152_2020_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4497/152_2020_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilustre Sr. Elísio Carvalho.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2746/es_plo_066_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2746/es_plo_066_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 066/2020._x000D_
 Suprima-se a 2ª parte do artigo 3º do presente Projeto de Lei, que passa a ter a seguinte redação:_x000D_
 “Art. 3º - A presente Lei entrará em vigor na data de sua publicação.”</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1701/par_cjr_pdl_003_2020.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1701/par_cjr_pdl_003_2020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5856,67 +5856,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1127/mensagem_nr_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1128/mensagem_nr_002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2183/msg_003_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2184/msg_004_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2185/msg_005_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2186/msg_006_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2187/msg_007_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2188/msg_008_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2189/msg_009_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2194/msg_010_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2195/msg_011_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2196/msg_012_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2197/msg_013_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2190/msg_014_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2191/msg_015_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2192/msg_016_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2193/msg_017_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2198/msg_018_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2199/msg_019_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2222/msg_020_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2227/msg_022_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2229/msg_023_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2230/msg_024_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2237/msg_025_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2264/msg_026_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2382/msg_027_2020_Md7QSQ5.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2386/msg_028_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2387/msg_029_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2388/msg_030_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2389/msg_031_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2390/msg_032_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2391/msg_033_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2392/msg_034_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2404/msg_035_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2554/msg_036_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2555/msg_037_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2559/msg_038_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2564/msg_039_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2565/msg_040_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2566/msg_041_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2567/msg_042_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2568/msg_043_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2578/msg_044_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2575/msg_045_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2594/msg_046_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2583/msg_047_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2584/msg_048_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2585/msg_049_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2586/msg_050_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2597/msg_051_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2650/msg_052_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2651/msg_053_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2732/msg_054_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2733/msg_055_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2740/msg_056_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2743/msg_057_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2751/msg_058_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2752/msg_059_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2753/msg_060_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2754/msg_061_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2755/msg_062_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2756/msg_063_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2843/msg_064_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2844/msg_065_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2874/msg_066_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2875/msg_067_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2879/msg_068_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2897/msg_069_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2905/msg_070_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2903/msg_071_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2904/msg_072_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3037/msg_073_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3039/msg_074_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3040/msg_075_2020__.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3112/msg_076_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3114/msg_077_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3116/msg_078_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3205/msg_079_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3206/msg_080_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3207/msg_081_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3208/msg_082_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3235/msg_084_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3236/msg_085_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3245/msg_086_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3246/msg_087_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3292/msg_088_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3293/msg_089_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3345/msg_090_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3346/msg_091_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3347/msg_092_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3491/msg_093_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3492/msg_094_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3502/msg_095_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3654/msg_096_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3655/msg_097_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3656/msg_098_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3698/msg_099_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3719/msg_100_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3860/msg_101_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3862/msg_102_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4048/msg_103_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4049/msg_104_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4050/msg_105_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4313/msg_106_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4396/msg_107_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4400/msg_108_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4401/msg_109_2020_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4467/msg_110_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4468/msg_111_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4469/msg_112_2020_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4470/msg_113_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4471/msg_114_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4472/msg_115_2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4473/msg_116_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4474/msg_117_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4485/msg_118_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4486/msg_119_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4487/msg_120_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4488/msg_121_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4490/msg_122_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4491/msg_123_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2379/pelo_033_2020_4nyIf6c.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2208/plc_009_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2215/plc_016_2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2219/plc_020_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2232/plc_028_2020_fb31Wz0.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2399/plc_042_2020_G5xQW3c.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2579/plc_053_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2588/plc_055_2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3027/plc_081_2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3030/plc_084_2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3465/plc_109_2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3467/plc_110_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3496/plc_113_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4228/plc_130_2020_kiki.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4501/plc_152_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1130/plo_001_2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1129/mensagem_nr_002-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2203/plo_004_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2204/plo_005_2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2205/plo_006_2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2206/plo_007_2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2207/plo_008_2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2209/plo_010_2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2210/plo_011_2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2211/plo_012_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2212/plo_013_2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2213/plo_014_2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2214/plo_015_2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2216/plo_017_2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2217/plo_018_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2218/plo_019_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2180/plo_021_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2181/plo_022_2020_hkNbE26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2223/plo_026_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2228/plo_027_2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2233/plo_029_2020_jc9zdZb.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2244/plo_030_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2262/plo_031_2020_5GKkTdP.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2265/plo_032_2020_vqq2V40.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2384/plo_035_2020_vwJQb1x.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2393/plo_036_2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2394/plo_037_2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2395/plo_038_2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2396/plo_039_2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2397/plo_040_2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2398/plo_041_2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2405/plo_043_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2557/plo_044_2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2558/plo_045_2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2560/plo_046_2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2569/plo_047_2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2570/plo_048_2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2571/plo_049_2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2572/plo_050_2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2573/plo_051_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2576/plo_052_2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2587/plo_054_2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2589/plo_056_2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2590/plo_057_2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2595/plo_058_2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2598/plo_059_2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2652/plo_060_2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2653/plo_061_2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2734/plo_062_2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2735/plo_063_2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2738/plo_064_2020_2IKAevb.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2744/plo_065_2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2745/plo_066_2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2757/plo_067_2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2758/plo_068_2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2759/plo_069_2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2760/plo_070_2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2761/plo_071_2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2762/plo_072_2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2845/plo_073_2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2846/plo_074_2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2876/plo_075_2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2877/plo_076_2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2878/plo_077_2020_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2890/plo_078_2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3028/plo_082_2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3029/plo_083_2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3043/plo_085_2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3044/plo_086_2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3045/plo_087_2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3142/plo_089_2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3143/plo_090_2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3144/plo_091_2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3210/plo_093_2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3211/plo_094_2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3212/plo_095_2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3213/plo_096_2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3214/plo_097_2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3233/plo_098_2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3234/plo_099_2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3242/plo_100_2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3243/plo_101_2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3247/plo_102_2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3248/plo_103_2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3249/plo_104_2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3318/plo_105_2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3319/plo_106_2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3290/plo_107_2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3291/plo_108_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3495/plo_112_2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3503/plo_114_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3674/plo_115_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3675/plo_116_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3678/plo_117_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3657/projeto_de_lei_no_118_2020_-_ver._sinho_venancio.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3658/projeto_de_lei_no_119_2020_-_ver._sinho_venancio.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3720/plo_120_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3721/plo_121_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3873/plo_122_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3874/plo_123_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4052/plo_125_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4053/plo_126_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4054/plo_127_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4110/plo_128_2020_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4229/plo_131_2020_vitor.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4250/plo_132_2020_domi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4251/plo_133_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4252/plo_134_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4357/plo_135_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4399/plo_136_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4475/plo_139_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4476/plo_140_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4477/plo_141_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4478/plo_142_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4479/plo_143_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4480/plo_144_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4481/plo_145_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4482/plo_146_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4483/plo_147_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4484/plo_148_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4498/plo_149_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4499/plo_150_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4500/plo_151_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4502/plo_153_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4503/plo_154_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1700/pdl_003_2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2182/pdl_023_2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2201/pre_024_2020_tLVLjlG.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2200/pre_025_2020_WY62Qem.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2383/pre_034_2020_wrvbrYd.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2881/pre_079_2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2882/pre_080_2020_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3100/pre_088_2020_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3102/pre_092_2020_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3879/pre_124_2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4227/pre_129_2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4397/pre_137_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4398/pre_138_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4489/pre_155_2020_mesa_diretora_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2234/apl_001_2020_qh1bsKE.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2400/apl_002_2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2401/apl_003_2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2591/apl_004_2020_TkeeQbf.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2649/apl_005_2020_Bu7K2oA.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2736/apl_006_2020_S34qYmO.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2739/apl_007_2020_UwuXduQ.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3042/apl_008_2020_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4224/apl_009_2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2202/ind_001_2020_mBc4jGS.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2220/ind_002_2020_kteAqMX.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2221/ind_003_2020_DqxtMjh.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2225/ind_004_2020_qRhF3XN.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2226/ind_005_2020_vspEWmX.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2326/ind_006_2020_IyUNJxY.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2327/ind_007_2020_v8CjD8Q.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2376/ind_008_2020_doSMQkX.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2377/ind_009_2020_J7q9a0k.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2385/ind_010_2020_iXDcmwy.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2402/ind_011_2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2403/ind_012_2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2406/ind_013_2020_WoLD8Mq.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2407/ind_014_2020_AL93ovq.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2408/ind_015_2020_1xwJe8K.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2556/ind_016_2020_XzFYw9H.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2561/ind_017_2020_PFkrBvI.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2563/ind_018_2020_m6yM22H.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2574/ind_019_2020_yf35D0l.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2581/ind_020_2020_4bhTxPw.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2582/ind_021_2020_ExV8olr.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2592/ind_022_2020_XsLJv0G.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2593/ind_023_2020_svbrcmT.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2596/ind_024_2020_Hcob5Gl.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2658/ind_025_2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2741/ind_026_2020_Id9OBge.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2742/ind_027_2020_lqtogPP.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2747/ind_028_2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2748/ind_029_2020_uVmiFiU.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2749/ind_030_2020_xHGBlqB.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2750/ind_031_2020_23rOeu4.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2763/ind_032_2020_xMnWZRR.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2847/ind_033_2020_UwsOggW.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2848/ind_034_2020_ARfSIP1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2849/ind_035_2020_haOQx1B.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2883/ind_036_2020_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2891/ind_037_2020_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2893/ind_038_2020_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2894/ind_039_2020_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3038/ind_040_2020__.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3041/ind_041_2020_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3046/ind_042_2020_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3140/ind_043_2020_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3200/ind_044_2020__.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3202/ind_045_2020_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3203/ind_046_2020_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3204/ind_047_2020_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3215/ind_048_2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3216/ind_049_2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3217/ind_050_2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3218/ind_051_2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3219/ind_052_2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3220/ind_053_2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3221/ind_054_2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3222/ind_055_2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3223/ind_056_2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3225/ind_057_2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3226/ind_058_2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3227/ind_059_2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3228/ind_060_2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3229/ind_061_2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3230/ind_062_2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3231/ind_063_2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3493/ind_064_2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3501/ind_065_2020_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3561/ind_066_2020-.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3562/ind_067_2020_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3563/ind_068_2020_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3564/ind_069_2020_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3565/ind_070_2020_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3566/ind_071_2020_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3567/ind_072_2020_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3696/ind_073_2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3722/ind_074_2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3725/ind_075_2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3726/ind_076_2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3857/ind_077_2020_.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3858/ind_078_2020_.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3875/ind_079_2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3876/ind_080_2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3899/ind_081_2020_.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4047/ind_082_2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4055/ind_083_2020_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4127/ind_084_2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4225/ind_085_2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4226/ind_086_2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4386/ind_087_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4387/ind_088_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4388/ind_089_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4389/ind_090_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4390/ind_091_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4391/ind_092_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4392/ind_093_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4393/ind_094_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4394/ind_095_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4395/ind_096_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2224/req_001_2020_PkTmIJO.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2231/req_002_2020_UYJKwiX.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2562/req_003_2020_veAnasg.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3134/req_004_2020_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3232/req_005_2020_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3897/req_006_2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4126/req_007_2020_.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4222/req_008_2020_.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4230/req_009_2020_romano.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4231/req_010_2020_romano.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2179/001_2020_mda_TjzmCPQ.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2235/002_2020_mda_GL7dMc5.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2236/003_2020_mda_5jrm28A.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2238/004_2020_mda_GMVs4WS.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2239/005_2020_mda_vYYNeUJ.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2240/006_2020_mda_JXC1ENn.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2241/007_2020_mda_lJ0vkh9.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2242/008_2020_mda_mf5CxIu.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2243/009_2020_mda_eQSNFLy.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2378/010_2020_mda_mGFRtEq.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2380/011_2020_mda_nWPpLdh.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2381/012_2020_mda_5ytVfpc.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2577/013_2020_mda_dDTmwQJ.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2580/014_2020_mda_ElwJ2uk.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2599/015_2020_mda_dj64kwZ.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2600/016_2020_mda_58DwI8O.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2654/017_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2655/018_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2656/019_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2657/020_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2729/021_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2730/022_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2737/023_2020_mda_MkzOXTp.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2880/024_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2884/025_2020_mda_4Yzduqk.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2885/026_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2886/027_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2887/028_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2888/029_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2889/030_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2892/031_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3031/034_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3032/035_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3033/036_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3034/037_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3035/038_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3036/039_2020_mdp_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3201/040_2020_mda__.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3224/041_2020_mda__.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3237/042_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3238/043_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3239/044_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3240/045_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3241/046_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3294/050_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3295/051_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3296/052_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3297/053_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3298/054_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3299/055_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3300/056_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3301/057_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3302/058_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3303/059_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3304/060_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3305/061_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3306/062_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3307/063_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3308/064_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3309/065_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3310/066_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3311/067_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3312/068_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3313/069_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3314/070_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3315/071_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3316/072_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3317/073_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3320/075_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3321/076_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3322/077_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3323/078_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3324/079_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3325/080_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3326/081_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3327/082_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3328/083_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3329/084_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3330/085_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3331/086_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3332/087_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3333/088_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3334/089_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3335/090_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3336/091_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3337/092_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3338/093_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3339/094_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3340/095_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3341/096_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3342/097_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3343/098_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3348/099_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3349/100_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3350/101_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3351/102_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3352/103_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3353/104_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3354/105_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3355/106_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3356/107_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3357/108_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3358/109_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3359/110_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3360/111_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3494/113_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3497/114_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3498/115_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3499/116_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3500/117_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3652/118_2020_mdc_.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3695/119_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3697/120_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3699/121_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3700/122_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3701/123_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3702/124_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3703/125_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3704/126_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3705/127_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3706/128_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3707/129_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3708/130_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3709/131_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3710/132_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3711/133_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3712/134_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3713/135_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3714/136_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3715/137_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3716/138_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3717/139_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3718/140_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3723/141_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3971/142_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4051/143_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4056/144_2020_mdp.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4223/mda_145_2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4492/147_2020_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4493/148_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4494/149_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4495/150_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4496/151_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4497/152_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2746/es_plo_066_2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1701/par_cjr_pdl_003_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1127/mensagem_nr_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1128/mensagem_nr_002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2183/msg_003_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2184/msg_004_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2185/msg_005_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2186/msg_006_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2187/msg_007_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2188/msg_008_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2189/msg_009_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2194/msg_010_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2195/msg_011_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2196/msg_012_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2197/msg_013_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2190/msg_014_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2191/msg_015_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2192/msg_016_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2193/msg_017_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2198/msg_018_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2199/msg_019_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2222/msg_020_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2227/msg_022_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2229/msg_023_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2230/msg_024_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2237/msg_025_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2264/msg_026_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2382/msg_027_2020_Md7QSQ5.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2386/msg_028_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2387/msg_029_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2388/msg_030_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2389/msg_031_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2390/msg_032_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2391/msg_033_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2392/msg_034_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2404/msg_035_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2554/msg_036_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2555/msg_037_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2559/msg_038_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2564/msg_039_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2565/msg_040_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2566/msg_041_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2567/msg_042_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2568/msg_043_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2578/msg_044_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2575/msg_045_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2594/msg_046_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2583/msg_047_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2584/msg_048_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2585/msg_049_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2586/msg_050_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2597/msg_051_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2650/msg_052_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2651/msg_053_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2732/msg_054_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2733/msg_055_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2740/msg_056_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2743/msg_057_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2751/msg_058_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2752/msg_059_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2753/msg_060_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2754/msg_061_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2755/msg_062_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2756/msg_063_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2843/msg_064_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2844/msg_065_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2874/msg_066_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2875/msg_067_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2879/msg_068_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2897/msg_069_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2905/msg_070_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2903/msg_071_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2904/msg_072_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3037/msg_073_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3039/msg_074_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3040/msg_075_2020__.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3112/msg_076_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3114/msg_077_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3116/msg_078_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3205/msg_079_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3206/msg_080_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3207/msg_081_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3208/msg_082_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3235/msg_084_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3236/msg_085_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3245/msg_086_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3246/msg_087_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3292/msg_088_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3293/msg_089_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3345/msg_090_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3346/msg_091_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3347/msg_092_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3491/msg_093_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3492/msg_094_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3502/msg_095_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3654/msg_096_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3655/msg_097_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3656/msg_098_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3698/msg_099_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3719/msg_100_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3860/msg_101_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3862/msg_102_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4048/msg_103_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4049/msg_104_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4050/msg_105_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4313/msg_106_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4396/msg_107_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4400/msg_108_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4401/msg_109_2020_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4467/msg_110_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4468/msg_111_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4469/msg_112_2020_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4470/msg_113_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4471/msg_114_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4472/msg_115_2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4473/msg_116_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4474/msg_117_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4485/msg_118_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4486/msg_119_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4487/msg_120_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4488/msg_121_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4490/msg_122_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4491/msg_123_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2379/pelo_033_2020_4nyIf6c.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2208/plc_009_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2215/plc_016_2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2219/plc_020_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2232/plc_028_2020_fb31Wz0.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2399/plc_042_2020_G5xQW3c.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2579/plc_053_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2588/plc_055_2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3027/plc_081_2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3030/plc_084_2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3465/plc_109_2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3467/plc_110_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3496/plc_113_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4228/plc_130_2020_kiki.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4501/plc_152_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1130/plo_001_2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1129/mensagem_nr_002-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2203/plo_004_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2204/plo_005_2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2205/plo_006_2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2206/plo_007_2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2207/plo_008_2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2209/plo_010_2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2210/plo_011_2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2211/plo_012_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2212/plo_013_2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2213/plo_014_2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2214/plo_015_2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2216/plo_017_2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2217/plo_018_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2218/plo_019_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2180/plo_021_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2181/plo_022_2020_hkNbE26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2223/plo_026_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2228/plo_027_2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2233/plo_029_2020_jc9zdZb.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2244/plo_030_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2262/plo_031_2020_5GKkTdP.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2265/plo_032_2020_vqq2V40.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2384/plo_035_2020_vwJQb1x.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2393/plo_036_2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2394/plo_037_2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2395/plo_038_2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2396/plo_039_2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2397/plo_040_2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2398/plo_041_2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2405/plo_043_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2557/plo_044_2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2558/plo_045_2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2560/plo_046_2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2569/plo_047_2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2570/plo_048_2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2571/plo_049_2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2572/plo_050_2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2573/plo_051_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2576/plo_052_2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2587/plo_054_2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2589/plo_056_2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2590/plo_057_2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2595/plo_058_2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2598/plo_059_2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2652/plo_060_2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2653/plo_061_2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2734/plo_062_2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2735/plo_063_2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2738/plo_064_2020_2IKAevb.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2744/plo_065_2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2745/plo_066_2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2757/plo_067_2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2758/plo_068_2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2759/plo_069_2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2760/plo_070_2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2761/plo_071_2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2762/plo_072_2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2845/plo_073_2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2846/plo_074_2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2876/plo_075_2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2877/plo_076_2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2878/plo_077_2020_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2890/plo_078_2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3028/plo_082_2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3029/plo_083_2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3043/plo_085_2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3044/plo_086_2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3045/plo_087_2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3142/plo_089_2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3143/plo_090_2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3144/plo_091_2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3210/plo_093_2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3211/plo_094_2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3212/plo_095_2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3213/plo_096_2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3214/plo_097_2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3233/plo_098_2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3234/plo_099_2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3242/plo_100_2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3243/plo_101_2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3247/plo_102_2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3248/plo_103_2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3249/plo_104_2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3318/plo_105_2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3319/plo_106_2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3290/plo_107_2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3291/plo_108_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3495/plo_112_2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3503/plo_114_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3674/plo_115_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3675/plo_116_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3678/plo_117_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3657/projeto_de_lei_no_118_2020_-_ver._sinho_venancio.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3658/projeto_de_lei_no_119_2020_-_ver._sinho_venancio.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3720/plo_120_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3721/plo_121_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3873/plo_122_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3874/plo_123_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4052/plo_125_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4053/plo_126_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4054/plo_127_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4110/plo_128_2020_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4229/plo_131_2020_vitor.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4250/plo_132_2020_domi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4251/plo_133_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4252/plo_134_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4357/plo_135_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4399/plo_136_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4475/plo_139_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4476/plo_140_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4477/plo_141_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4478/plo_142_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4479/plo_143_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4480/plo_144_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4481/plo_145_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4482/plo_146_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4483/plo_147_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4484/plo_148_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4498/plo_149_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4499/plo_150_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4500/plo_151_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4502/plo_153_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4503/plo_154_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1700/pdl_003_2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2182/pdl_023_2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2201/pre_024_2020_tLVLjlG.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2200/pre_025_2020_WY62Qem.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2383/pre_034_2020_wrvbrYd.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2881/pre_079_2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2882/pre_080_2020_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3100/pre_088_2020_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3102/pre_092_2020_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3879/pre_124_2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4227/pre_129_2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4397/pre_137_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4398/pre_138_2020_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4489/pre_155_2020_mesa_diretora_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2234/apl_001_2020_qh1bsKE.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2400/apl_002_2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2401/apl_003_2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2591/apl_004_2020_TkeeQbf.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2649/apl_005_2020_Bu7K2oA.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2736/apl_006_2020_S34qYmO.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2739/apl_007_2020_UwuXduQ.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3042/apl_008_2020_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4224/apl_009_2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2202/ind_001_2020_mBc4jGS.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2220/ind_002_2020_kteAqMX.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2221/ind_003_2020_DqxtMjh.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2225/ind_004_2020_qRhF3XN.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2226/ind_005_2020_vspEWmX.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2326/ind_006_2020_IyUNJxY.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2327/ind_007_2020_v8CjD8Q.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2376/ind_008_2020_doSMQkX.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2377/ind_009_2020_J7q9a0k.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2385/ind_010_2020_iXDcmwy.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2402/ind_011_2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2403/ind_012_2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2406/ind_013_2020_WoLD8Mq.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2407/ind_014_2020_AL93ovq.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2408/ind_015_2020_1xwJe8K.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2556/ind_016_2020_XzFYw9H.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2561/ind_017_2020_PFkrBvI.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2563/ind_018_2020_m6yM22H.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2574/ind_019_2020_yf35D0l.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2581/ind_020_2020_4bhTxPw.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2582/ind_021_2020_ExV8olr.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2592/ind_022_2020_XsLJv0G.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2593/ind_023_2020_svbrcmT.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2596/ind_024_2020_Hcob5Gl.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2658/ind_025_2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2741/ind_026_2020_Id9OBge.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2742/ind_027_2020_lqtogPP.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2747/ind_028_2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2748/ind_029_2020_uVmiFiU.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2749/ind_030_2020_xHGBlqB.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2750/ind_031_2020_23rOeu4.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2763/ind_032_2020_xMnWZRR.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2847/ind_033_2020_UwsOggW.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2848/ind_034_2020_ARfSIP1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2849/ind_035_2020_haOQx1B.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2883/ind_036_2020_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2891/ind_037_2020_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2893/ind_038_2020_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2894/ind_039_2020_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3038/ind_040_2020__.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3041/ind_041_2020_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3046/ind_042_2020_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3140/ind_043_2020_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3200/ind_044_2020__.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3202/ind_045_2020_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3203/ind_046_2020_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3204/ind_047_2020_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3215/ind_048_2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3216/ind_049_2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3217/ind_050_2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3218/ind_051_2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3219/ind_052_2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3220/ind_053_2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3221/ind_054_2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3222/ind_055_2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3223/ind_056_2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3225/ind_057_2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3226/ind_058_2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3227/ind_059_2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3228/ind_060_2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3229/ind_061_2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3230/ind_062_2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3231/ind_063_2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3493/ind_064_2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3501/ind_065_2020_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3561/ind_066_2020-.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3562/ind_067_2020_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3563/ind_068_2020_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3564/ind_069_2020_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3565/ind_070_2020_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3566/ind_071_2020_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3567/ind_072_2020_.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3696/ind_073_2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3722/ind_074_2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3725/ind_075_2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3726/ind_076_2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3857/ind_077_2020_.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3858/ind_078_2020_.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3875/ind_079_2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3876/ind_080_2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3899/ind_081_2020_.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4047/ind_082_2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4055/ind_083_2020_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4127/ind_084_2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4225/ind_085_2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4226/ind_086_2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4386/ind_087_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4387/ind_088_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4388/ind_089_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4389/ind_090_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4390/ind_091_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4391/ind_092_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4392/ind_093_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4393/ind_094_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4394/ind_095_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4395/ind_096_2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2224/req_001_2020_PkTmIJO.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2231/req_002_2020_UYJKwiX.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2562/req_003_2020_veAnasg.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3134/req_004_2020_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3232/req_005_2020_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3897/req_006_2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4126/req_007_2020_.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4222/req_008_2020_.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4230/req_009_2020_romano.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4231/req_010_2020_romano.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2179/001_2020_mda_TjzmCPQ.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2235/002_2020_mda_GL7dMc5.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2236/003_2020_mda_5jrm28A.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2238/004_2020_mda_GMVs4WS.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2239/005_2020_mda_vYYNeUJ.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2240/006_2020_mda_JXC1ENn.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2241/007_2020_mda_lJ0vkh9.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2242/008_2020_mda_mf5CxIu.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2243/009_2020_mda_eQSNFLy.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2378/010_2020_mda_mGFRtEq.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2380/011_2020_mda_nWPpLdh.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2381/012_2020_mda_5ytVfpc.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2577/013_2020_mda_dDTmwQJ.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2580/014_2020_mda_ElwJ2uk.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2599/015_2020_mda_dj64kwZ.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2600/016_2020_mda_58DwI8O.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2654/017_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2655/018_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2656/019_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2657/020_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2729/021_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2730/022_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2737/023_2020_mda_MkzOXTp.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2880/024_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2884/025_2020_mda_4Yzduqk.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2885/026_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2886/027_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2887/028_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2888/029_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2889/030_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2892/031_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3031/034_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3032/035_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3033/036_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3034/037_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3035/038_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3036/039_2020_mdp_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3201/040_2020_mda__.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3224/041_2020_mda__.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3237/042_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3238/043_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3239/044_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3240/045_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3241/046_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3294/050_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3295/051_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3296/052_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3297/053_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3298/054_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3299/055_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3300/056_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3301/057_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3302/058_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3303/059_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3304/060_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3305/061_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3306/062_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3307/063_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3308/064_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3309/065_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3310/066_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3311/067_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3312/068_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3313/069_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3314/070_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3315/071_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3316/072_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3317/073_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3320/075_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3321/076_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3322/077_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3323/078_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3324/079_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3325/080_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3326/081_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3327/082_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3328/083_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3329/084_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3330/085_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3331/086_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3332/087_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3333/088_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3334/089_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3335/090_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3336/091_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3337/092_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3338/093_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3339/094_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3340/095_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3341/096_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3342/097_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3343/098_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3348/099_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3349/100_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3350/101_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3351/102_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3352/103_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3353/104_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3354/105_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3355/106_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3356/107_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3357/108_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3358/109_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3359/110_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3360/111_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3494/113_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3497/114_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3498/115_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3499/116_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3500/117_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3652/118_2020_mdc_.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3695/119_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3697/120_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3699/121_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3700/122_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3701/123_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3702/124_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3703/125_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3704/126_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3705/127_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3706/128_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3707/129_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3708/130_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3709/131_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3710/132_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3711/133_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3712/134_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3713/135_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3714/136_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3715/137_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3716/138_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3717/139_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3718/140_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3723/141_2020_mda.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/3971/142_2020_mda_.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4051/143_2020_mdc.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4056/144_2020_mdp.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4223/mda_145_2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4492/147_2020_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4493/148_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4494/149_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4495/150_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4496/151_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/4497/152_2020_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/2746/es_plo_066_2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2020/1701/par_cjr_pdl_003_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H547"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="169.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>