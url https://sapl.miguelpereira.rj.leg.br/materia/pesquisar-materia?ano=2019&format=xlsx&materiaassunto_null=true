--- v0 (2025-12-22)
+++ v1 (2026-05-28)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>André Pinto de Afonseca</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Programa Sorriso Presente no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Institui o Programa de Fisioterapia na Porta no Município de Miguel Pereira e dá outra providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cria o Escritório de Representação do Município na Capital Federal e a Assessoria de Imprensa Municipal.</t>
   </si>
   <si>
     <t>307</t>
   </si>
@@ -1110,513 +1110,513 @@
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 24.152,64.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do salário base dos Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 199.704,26.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/92/mensagem_nr_124-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/92/mensagem_nr_124-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que dispõe sobre a concessão de prazo para a regularização de obras em desacordo com o Código de Obras Municipal.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/93/mensagem_nr_125-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/93/mensagem_nr_125-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que dispõe sobre a obrigatoriedade de afixação, no âmbito do Município de Miguel Pereira, de avisos com o número do Disque Denúncia da Violência Contra a Mulher (Disque 180).</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/94/mensagem_nr_126-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/94/mensagem_nr_126-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que dispõe sobre a criação do Dia Municipal em Memória das Vítimas do Trânsito.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/291/mensagem_nr_129-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/291/mensagem_nr_129-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD/MP, e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/292/mensagem_nr_130-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/292/mensagem_nr_130-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que dispõe sobre a criação do Fundo Municipal da Pessoa com Deficiência - FCMDPD, e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/293/mensagem_nr_131-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/293/mensagem_nr_131-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/294/mensagem_nr_132-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/294/mensagem_nr_132-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que autoriza o Poder Executivo a firmar instrumento de procuração com a Agência de Fomento do Estado do Rio de Janeiro - Age Rio, em complemento a Cédula de Crédito feita com esta instituição.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/518/mensagem_nr_133-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/518/mensagem_nr_133-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que autoriza o Executivo a abrir crédito adicional suplementar na importância de R$ 500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/519/mensagem_nr_134-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/519/mensagem_nr_134-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que autoriza o Executivo a suplementar no orçamento vigente a importância de R$ 44.610,42 (quarenta e quatro mil, seiscentos e dez reais e quarenta e dois centavos).</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/520/mensagem_nr_135-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/520/mensagem_nr_135-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que institui a campanha denominada Dezembro Verde - não ao abandono de animais - no calendário de datas comemorativas do Município de Miguel Pereira e institui o dia 10 de dezembro como Dia Municipal dos Direitos dos Animais.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/441/mensagem_nr_136-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/441/mensagem_nr_136-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.359.996,73 (um milhão, trezentos e cinquenta e nove mil, novecentos e noventa e seis reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/641/mensagem_nr_137-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/641/mensagem_nr_137-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que autoriza o Executivo a abrir Crédito Especial no Orçamento vigente, na importância de R$ 110.541,00 (cento e dez mil e quinhentos e quarenta e um reais).</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/642/mensagem_nr_138-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/642/mensagem_nr_138-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que inclui o inciso IX no artigo 8º, e, ainda, cria o artigo 33-A e seus incisos I, II e III como Seção IX - Auxílio ILPI, na Lei n.º 3.357, de 10 de dezembro de 2018, que dispõe sobre a concessão e critérios dos Benefícios Eventuais, no âmbito da Política Pública Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/643/mensagem_nr_139-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/643/mensagem_nr_139-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que altera a Lei Municipal n.º 2.719, de 22 de outubro de 2012 que dispõe sobre a criação do Comitê de Investimento - CINVEST - MP no âmbito do Fundo de Aposentadoria e Pensões do Município de Miguel Pereira - FAPEMP, e dá outras providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/644/mensagem_nr_140-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/644/mensagem_nr_140-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que altera dispositivo da Lei Municipal n.º 3.366, de 17 de dezembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/764/mensagem_nr_141-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/764/mensagem_nr_141-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 460.270,00 (quatrocentos e sessenta mil e duzentos e setenta reais).</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/765/mensagem_nr_142-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/765/mensagem_nr_142-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 16.250,00 (dezesseis mil e duzentos e cinquenta reais).</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/766/mensagem_nr_143-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/766/mensagem_nr_143-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 72.500,00 (setenta e dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/767/mensagem_nr_144-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/767/mensagem_nr_144-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza a utilização de helicóptero para o Programa “Chegada do Papai Noel” no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/906/mensagem_nr_145-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/906/mensagem_nr_145-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 23.000.000,00 (vinte e três milhões de reais).</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/910/mensagem_nr_146-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/910/mensagem_nr_146-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a obrigatoriedade das escolas da Rede Pública e Privada, localizadas no Município de Miguel Pereira, a instalarem tecnologia de Filtragem de Conteúdo em seus equipamentos de informática e dá outras providências.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/911/mensagem_nr_147-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/911/mensagem_nr_147-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que cria Cargos em Comissão na Estrutura Organizacional da Prefeitura Municipal de Miguel Pereira e dá providências.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/912/mensagem_nr_148-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/912/mensagem_nr_148-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que institui o valor do vencimento base dos Fiscais de Fazenda, e dá outras providências.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/946/mensagem_nr_149-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/946/mensagem_nr_149-2019.pdf</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/947/mensagem_nr_150-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/947/mensagem_nr_150-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 700.000,00 (setecentos mil reais).</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/948/mensagem_nr_151-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/948/mensagem_nr_151-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que institui o valor do vencimento base de Agente de Fazenda, e dá outras providências.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que dispõe sobre a alteração do Plano Plurianual para os exercícios  de 2020 à 2021.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que dispõe sobre as alterações das Diretrizes Orçamentárias para o exercício de 2020.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Albino Portella, Cléber do Táxi, Sinho Venancio, Vitor Ralha</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/264/pelo_124_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/264/pelo_124_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Artigo 108, da Lei Orgânica do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Estabelece a Reforma Administrativa da Estrutura do poder Legislativo Municipal de Miguel Pereira, instituindo o novo Plano de Cargos e Salários dos servidores, dispondo sobre a Reorganização do Quadro de Pessoal, fizando os novos padrões de vencimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Cléber do Táxi</t>
   </si>
   <si>
     <t>Modifica a Lei Complementar nº 007 de fevereiro de 1992 (Código de Obras).</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/243/plc_066_2023_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/243/plc_066_2023_executivo.pdf</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Vitor Ralha</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar nº 282/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/517/plc_262_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/517/plc_262_2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta o art. 184, VIII, da Lei Orgânica Municipal, estabelece medidas de controle e fiscalização das fontes de poluição sonora nas áreas urbanas do Município de Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/915/mensagem_nr_147-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/915/mensagem_nr_147-2019.pdf</t>
   </si>
   <si>
     <t>Cria Cargos em Comissão na Estrutura Organizacional da Prefeitura Municipal de Miguel Pereira e dá providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/916/mensagem_nr_148-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/916/mensagem_nr_148-2019.pdf</t>
   </si>
   <si>
     <t>Institui o valor do vencimento base dos Fiscais de Fazenda, e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/952/mensagem_nr_149-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/952/mensagem_nr_149-2019.pdf</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/954/mensagem_nr_151-2019_raT3dH6.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/954/mensagem_nr_151-2019_raT3dH6.pdf</t>
   </si>
   <si>
     <t>Institui o valor do vencimento base de Agente de Fazenda, e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>7</t>
   </si>
@@ -1878,51 +1878,51 @@
   <si>
     <t>Declara Patrimônio Cultural e Imaterial Miguelense o salão nobre do Miguel Pereira Atlético Clube.</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural de Miguel Pereira o Bloco Carnavalesco "Que isso aí?"</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/418/plo_095_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/418/plo_095_2019.pdf</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Albino Portella</t>
   </si>
   <si>
     <t>Denomina Servidão Dr. Fernando Machado Portela, o logradouro que menciona.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Regulamenta no Município de Miguel Pereira/RJ, a idade do idoso e dá outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
@@ -2007,69 +2007,69 @@
   <si>
     <t>474</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento de gabinetes optométricos de profissionais habilitados para o atendimento à saúde visual primária na rede privada do Município de Miguel Pereira/RJ.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/285/plo_151_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/285/plo_151_2019.pdf</t>
   </si>
   <si>
     <t>Denomina Servidão ARY BIANCO, o logradouro que menciona.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/286/plo_152_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/286/plo_152_2019.pdf</t>
   </si>
   <si>
     <t>Denomina Servidão CLEBER GONÇALVES, o logradouro que menciona.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/484/mensagem_nr_105-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/484/mensagem_nr_105-2019.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Altera parte da Lei nº 2.983, de 21 de dezembro de 2015, atualizada pela Lei nº 3.389, de 25 de março de 2019.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a através de iniciativa própria, utilizando-se do permissivo constitucional a criar pequenos espaços, em número limitado, destinados a utilização com foco à mobilidade urbana e dá outras providências.</t>
   </si>
@@ -2136,258 +2136,258 @@
   <si>
     <t>510</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/105/mensagem_nr_126-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/105/mensagem_nr_126-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal em Memória das Vítimas do Trânsito.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/299/plo_252_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/299/plo_252_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD/MP, e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/300/plo_253_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/300/plo_253_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal da Pessoa com Deficiência - FCMDPD, e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/301/plo_254_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/301/plo_254_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/302/plo_255_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/302/plo_255_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar instrumento de procuração com a Agência de Fomento do Estado do Rio de Janeiro - Age Rio, em complemento a Cédula de Crédito feita com esta instituição.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/296/plo_256_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/296/plo_256_2019.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade de matrícula e de transferência às crianças e adolescentes que estejam sob a guarda de mulheres vítimas de violência doméstica e familiar nas escolas municipais de ensino infantil e fundamental de Miguel Pereira.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/503/plo_259_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/503/plo_259_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 1.359.996,73 (um milhão, trezentos e cinquenta e nove mil, novecentos e noventa e seis reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/521/plo_260_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/521/plo_260_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir crédito adicional suplementar na importância de R$ 500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/522/plo_261_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/522/plo_261_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a suplementar no orçamento vigente a importância de R$ 44.610,42 (quarenta e quatro mil, seiscentos e dez reais e quarenta e dois centavos).</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/523/mensagem_nr_135-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/523/mensagem_nr_135-2019.pdf</t>
   </si>
   <si>
     <t>Institui a campanha denominada Dezembro Verde - não ao abandono de animais - no calendário de datas comemorativas do Município de Miguel Pereira e institui o dia 10 de dezembro como Dia Municipal dos Direitos dos Animais.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/647/mensagem_nr_137-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/647/mensagem_nr_137-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Especial no Orçamento vigente, na importância de R$ 110.541,00 (cento e dez mil e quinhentos e quarenta e um reais).</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/646/mensagem_nr_138-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/646/mensagem_nr_138-2019.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso IX no artigo 8º, e, ainda, cria o artigo 33-A e seus incisos I, II e III como Seção IX - Auxílio ILPI, na Lei n.º 3.357, de 10 de dezembro de 2018, que dispõe sobre a concessão e critérios dos Benefícios Eventuais, no âmbito da Política Pública Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/648/mensagem_nr_139-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/648/mensagem_nr_139-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.719, de 22 de outubro de 2012 que dispõe sobre a criação do Comitê de Investimento - CINVEST - MP no âmbito do Fundo de Aposentadoria e Pensões do Município de Miguel Pereira - FAPEMP, e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/649/mensagem_nr_140-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/649/mensagem_nr_140-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n.º 3.366, de 17 de dezembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/640/plo_268_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/640/plo_268_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação no Calendário Oficial do Município o evento Encontro Old Toys de Veículos.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/675/plo_269_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/675/plo_269_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de divisórias nos caixas das agências bancárias e demais instituições financeiras localizadas no Município.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Suplementar na importância de R$ 460.270,00 (quatrocentos e sessenta mil e duzentos e setenta reais).</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 16.250,00 (dezesseis mil e duzentos e cinquenta reais).</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 72.500,00 (setenta e dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/789/plo_275_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/789/plo_275_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a utilização de helicóptero para o Programa “Chegada do Papai Noel” no Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/769/plo_276_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/769/plo_276_2019.pdf</t>
   </si>
   <si>
     <t>Institui a Meia-Entrada para Professores da Rede de Ensino Municipal, Estadual e Particular no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/913/plo_278_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/913/plo_278_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional Especial na importância de R$ 23.000.000,00 (vinte e três milhões de reais).</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/914/mensagem_nr_146-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/914/mensagem_nr_146-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das escolas da Rede Pública e Privada, localizadas no Município de Miguel Pereira, a instalarem tecnologia de Filtragem de Conteúdo em seus equipamentos de informática e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/953/plo_283_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/953/plo_283_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a Suplementar no Orçamento vigente a importância de R$ 700.000,00 (setecentos mil reais).</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/1026/plo_285_2019_executivo.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/1026/plo_285_2019_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Plano Plurianual para os exercícios de 2020 à 2021.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações das Diretrizes Orçamentárias para o exercício de 2020.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Comissão de Investigação e Processante com o fim de apurar os indícios de má utilização de veículo automotor oficial da frota pertencente à Câmara Municipal de Miguel Pereira/RJ.</t>
   </si>
@@ -2628,282 +2628,282 @@
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Raul Marques Fânzeres.</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Alexandre Rodrigues Pereira.</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Dr. Lucas Tristão do Carmo.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina a Ilma. Sra. Juliana Maia Arantes.</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Uruan Cintra de Andrade.</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Sávio Neves Filho.</t>
   </si>
   <si>
     <t>Romano Lomelino</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/167/pdl_197_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/167/pdl_197_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Dr. Paulo Cesar Salomão Filho.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/166/pdl_198_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/166/pdl_198_2019.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina ao Ilmo. Sr. Dr. Welington Benedito Alves Ferreira.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/165/pdl_199_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/165/pdl_199_2019.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina ao Ilmo. Sr. Pedro Fernandes Neto.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/164/pdl_200_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/164/pdl_200_2019.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina ao Ilma. Sra. Lucilia Maldonado Gomes.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/163/pdl_201_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/163/pdl_201_2019.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina a Ilma. Sra. Therezinha Sad Silva.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/162/pdl_202_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/162/pdl_202_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Dr. Pedro Paulo dos Santos Castilho.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/161/pdl_203_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/161/pdl_203_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Exmo. Sr. Deputado Estadual Sérgio Fernandes.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/160/pdl_204_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/160/pdl_204_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Dr. Abraão Benício de Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/159/pdl_205_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/159/pdl_205_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Miguelense a Ilma. Sra. Andréa Moraes Lima.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/158/pdl_206_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/158/pdl_206_2019.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina ao Ilmo. Sr. Paulo Enrique Gomes Borges.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/157/pdl_207_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/157/pdl_207_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Dr. David de Mello Bentes.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/156/pdl_208_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/156/pdl_208_2019.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina ao Ilmo. Sr. Tiago de Andrade Almeida.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/155/pdl_210_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/155/pdl_210_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Exmo. Sr. Dr. Ministro Luís Roberto Barroso.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/154/pdl_211_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/154/pdl_211_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. José Alex Nóbrega de Oliveira.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/153/pdl_212_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/153/pdl_212_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Antônio Florêncio de Queiroz Junior.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/152/pdl_213_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/152/pdl_213_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Ewerson Augusto da Rocha Chada.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/151/pdl_214_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/151/pdl_214_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Cláudio Moreira Santos.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/150/pdl_215_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/150/pdl_215_2019.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina a Ilma. Sra. Rita de Cássia de Souza.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/136/pdl_216_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/136/pdl_216_2019.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina ao Ilmo. Sr. Laurecir Santos.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/134/pdl_217_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/134/pdl_217_2019.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Abraham Medina ao Ilmo. Sr. Alcino da Silva Moura.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/133/pdl_219_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/133/pdl_219_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Cláudio Rodrigues Ribeiro.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/129/pdl_220_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/129/pdl_220_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Exmo. Sr. Dr. Ministro Luis Felipe Salomão.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/102/pdl_228_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/102/pdl_228_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. André Moura.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/101/pdl_229_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/101/pdl_229_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Cleiton de Souza Rodrigues.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/100/pdl_230_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/100/pdl_230_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Gilberto Leal.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/17/pdl_234_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/17/pdl_234_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Exmo. Sr. Presidente da República, Jair Messias Bolsonaro.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/16/pdl_235_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/16/pdl_235_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Exmo. Sr. Senador da República, Dr. Flávio Nantes Bolsonaro.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/15/pdl_236_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/15/pdl_236_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Cel. PM Robson Alves Maia.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/14/pdl_237_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/14/pdl_237_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Cel. BM Roberto Robadey Costa Junior.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/13/pdl_238_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/13/pdl_238_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Cel. PM Sérgio Amâncio de Souza Porto.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/12/pdl_239_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/12/pdl_239_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Miguelense ao Ilmo. Sr. Maj. PM Daniel Frederico Ramírez Ambires.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Autoriza a viagem de Vereador para a cidade de Brasília/DF e dá outras providências.</t>
   </si>
   <si>
     <t>Autoriza a viagem de Vereadores a cidade de Brasília/DF e dá outra providências.</t>
   </si>
   <si>
     <t>Autoriza a viagem de vereador à Brasília/DF.</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Albino Gonçalves Portella Júnior; Ivanilson Venâncio da Silva; Romano Aurélio Lomelino da Silva para a cidade de Brasília/DF, para tratar de assuntos de interesse do município e dá outras providências.</t>
   </si>
@@ -2925,1137 +2925,1137 @@
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Autoriza a viagem dos Vereadores Albino Portella, Cleber Ferreira, Cristiano Maia, Ivanilson Venâncio, Romano Lomelino e Vitor Ralha para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Avaliação de Desempenho Funcional dos servidores públicos da Câmara Municipal de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>Autoriza a viagem do Vereador Anderson de Souza Sarpa Santos para a cidade de Brasília/DF, para Tratar de Assuntos de Interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>Albino Portella, Cléber do Táxi, Kiki Família, Marquinho Gordo, Roberto Pitanga, Romano Lomelino, Sinho Venancio, Wania de Conrado</t>
   </si>
   <si>
     <t>Revoga a Portaria nº 036, de 02 de fevereiro de 2017.</t>
   </si>
   <si>
     <t>Desafeta bens móveis considerados inservíveis, transfere ao Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>Institui dispositivos como meios oficiais de controle administrativo, contato institucional e transparência pública da Câmara Municipal de Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/11/pre_240_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/11/pre_240_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem da Vereadora Wania Cardoso para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/297/pre_257_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/297/pre_257_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Albino Portella, Cristiano Maia, Ivanilson Venâncio e Romano Lomelino para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Autoriza a viagem dos vereadores Cléber Ferreira e Vitor Ralha para a cidade de Brasília/DF, para tratar de assuntos de interesse do Município e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/677/pre_270_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/677/pre_270_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “Cestas de Natal" e dá outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/768/pre_271_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/768/pre_271_2019.pdf</t>
   </si>
   <si>
     <t>Devolve recurso financeiro ao Poder Executivo Municipal a fim de financiar programas e projetos nas áreas disciplinadas e permitidas no parágrafo único do artigo 3º da Lei Municipal nº 3.983, de 21 de dezembro de 2015.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/772/pre_277_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/772/pre_277_2019.pdf</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/524/apl_01_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/524/apl_01_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a implantação de balanços e brinquedos para crianças cadeirantes nas praças de lazer localizadas no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/525/apl_02_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/525/apl_02_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação no Calendário Oficial do Município o Evento Serra Beer de Cervejas Artesanais.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/526/apl_03_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/526/apl_03_2019.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do artigo 132 para Parágrafo Primeiro e acrescenta o Parágrafo Segundo ao mesmo artigo da Lei Complementar nº 38, de 28 de Janeiro de 1998 - Estatuto dos Servidores Públicos do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>Anderson Liberato</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/527/apl_04_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/527/apl_04_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "Escola Amiga dos Animais" no Município de Miguel Pereira e da outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/528/apl_05_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/528/apl_05_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada de veículos sucateados ou abandonados nos logradouros da Cidade e dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/529/apl_06_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/529/apl_06_2019.pdf</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>Anderson Liberato, Kiki Família</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/530/apl_07_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/530/apl_07_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "Arte nos Bairros".</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/531/apl_08_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/531/apl_08_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização das áreas públicas de unidades de conservação ambiental integrantes do S.N.U.C. (Sistema Nacional de Unidade de Conservação), de unidades militares e prédios públicos em geral, particularmente os destinados às unidades educacionais, por grupos oficiais de Escoteriros e Bandeirantes, e da outras providências.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/532/apl_09_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/532/apl_09_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento de Temporizador nas principais faixas  de pedestres do Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/533/apl_10_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/533/apl_10_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de prazo para a regularização de obras em desacordo com o Código de Obras Municipal.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/534/apl_11_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/534/apl_11_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação, no âmbito do Município de Miguel Pereira, de avisos com o número do Disque Denúncia da Violência contra a Mulher.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/535/apl_12_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/535/apl_12_2019.pdf</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/536/apl_13_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/536/apl_13_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estacionamento de veículos automotivos de portadores de necessidades especiais e idosos e da outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/295/apl_14_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/295/apl_14_2019.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/676/apl_15_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/676/apl_15_2019.pdf</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/149/ind_001_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/149/ind_001_2019.pdf</t>
   </si>
   <si>
     <t>Solicita uma área coberta, banheiro e telefone fixo no ponto de táxi nº 6, localizado no Hospital Municipal Luiz Gonzaga.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/148/ind_002_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/148/ind_002_2019.pdf</t>
   </si>
   <si>
     <t>Solicitando iluminação no terreno entre a Light e a loja do Jorge Turco, na Rua Dr. Osório de Almeida Portela.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/147/ind_003_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/147/ind_003_2019.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza das vias fluviais e ralos.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/146/ind_004_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/146/ind_004_2019.pdf</t>
   </si>
   <si>
     <t>Solicita atendimento fisioterápico no Posto de Saúde do bairro Vera Cruz.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/145/ind_005_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/145/ind_005_2019.pdf</t>
   </si>
   <si>
     <t>Solicita reparos urgentes na Rua Geraldino Fraga, bairro Alegria</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/144/ind_006_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/144/ind_006_2019.pdf</t>
   </si>
   <si>
     <t>Solicitando um bueiro com manilhas e uma máquina para limpeza do terreno da Rua Monte Líbano, nº 1.131.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/143/ind_008_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/143/ind_008_2019.pdf</t>
   </si>
   <si>
     <t>Construção de ponto de ônibus na pracinha do bairro Roseiral/Portela.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/142/ind_009_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/142/ind_009_2019.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lugar da placa indicativa da Estação de Governador Portela, passando para a frente da estação.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/141/ind_011_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/141/ind_011_2019.pdf</t>
   </si>
   <si>
     <t>Solicita passagem de carro fumacê nas ruas de Conrado, 3º Distrito.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/140/ind_013_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/140/ind_013_2019.pdf</t>
   </si>
   <si>
     <t>Solicita alteração da rampa de acessibilidade para faixa de pedestre em frente a Praça Frei José Kroff.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/139/ind_015_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/139/ind_015_2019.pdf</t>
   </si>
   <si>
     <t>Solicita rampa para cadeirantes na Biblioteca Municipal Adalmar Corrêa da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/138/ind_017_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/138/ind_017_2019.pdf</t>
   </si>
   <si>
     <t>Solicita passagem de carro fumacê em Arcádia.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/137/ind_019_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/137/ind_019_2019.pdf</t>
   </si>
   <si>
     <t>Solicita quebra-molas ou lombadas na RJ 125, próximo a Ponte Nelson Rosa, acesso a Rua Pau Ferro.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/135/ind_020_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/135/ind_020_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do rio do bairro São Judas até o bairro Guararapes.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/132/ind_021_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/132/ind_021_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza da Antiga Praça de Gov. Portela, com urgência.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/131/ind_022_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/131/ind_022_2019.pdf</t>
   </si>
   <si>
     <t>Solicita pintura das faizas de pedestres, próximo ao DPO de Gov. Portela.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/130/ind_023_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/130/ind_023_2019.pdf</t>
   </si>
   <si>
     <t>Solicita o reajuste do valor de repasse à Associação de Pais e Amigos dos Excepcionais - APAE.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/128/ind_026_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/128/ind_026_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciadam uma placa de pontos de ônibus do bairro Lagoinha, rua principa, uns 50m do início desta.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/127/ind_027_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/127/ind_027_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita rede de esgoto (rede de saneamento básico) patrolamento, ensaibramento, limpeza de Rua com roçadeira e iluminação na Rua Maria Machado Ferreira - bairro Lagoinha.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/126/ind_028_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/126/ind_028_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza, retirada de lixo e uma placa de "Proibido Jogar Lixo" na Rua Alberto Francisco Corrêa, próximo na nº 360, bairro Remanso.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/125/ind_029_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/125/ind_029_2019.pdf</t>
   </si>
   <si>
     <t>Solicita construção de um quebra-molas tipo lombada nas imediações do nº 560 da Estrada Dr. Joaquim Nicolau.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/124/ind_030_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/124/ind_030_2019.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos para a Rua Affonso Siqueira Jarauta.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/123/ind_031_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/123/ind_031_2019.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos para a Rua Marechal Edgard do Amaral, em toda extensão.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/122/ind_032_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/122/ind_032_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um consultório dentário no bairro Lagoa das Lontras.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/121/ind_033_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/121/ind_033_2019.pdf</t>
   </si>
   <si>
     <t>Solicita pintura de 02 (duas) vagas p/ PM no Pátio do Hospital, próximo a entrada de emergência (entrada de trás).</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/120/ind_034_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/120/ind_034_2019.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestres, quebra-molas e a sinalização pertinente na Av. Cezar Lattes.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/119/ind_035_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/119/ind_035_2019.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestres, quebra-molas e a sinalização pertinente na RJ 125, perto bairro Clube Velho.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/118/ind_036_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/118/ind_036_2019.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de refletores no campo de futebol do bairro Francisco Fragoso.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/117/ind_037_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/117/ind_037_2019.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas na Estrada Monte Líbano - Francisco Fragoso.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/116/ind_038_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/116/ind_038_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de criação de um linha de ônibus de transporte municipal alternativo (van), linha Miguel Pereira x Conrado.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/115/ind_039_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/115/ind_039_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que os mesmo viabilizem a possibilidade de aquisição de veículos adaptados destinados ao transporte de pacientes cadeirantes, neste Município.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/114/ind_040_2019_5lgrFMp.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/114/ind_040_2019_5lgrFMp.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de massa asfaltíca para as ruas Geraldino Fraga, D. Pedro II e Manoel Leovegildo Xavier, no bairro Alegria.</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado uma sala e o espaço externo da Escola Municipal Edmundo de Macedo Soares ou do CIEP Municipalizado 494 Alexandre Carvalho para uso de atividade escoteira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/112/ind_043_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/112/ind_043_2019.pdf</t>
   </si>
   <si>
     <t>Retorno da linha de ônibus circular que passava pelo Morro do Carvão, no bairro Praça da Ponte.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/111/ind_045_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/111/ind_045_2019.pdf</t>
   </si>
   <si>
     <t>Solicita redutor de velocidade na Alameda dos Turistas, na altura mediana nº 740 (próximo ao Bar do Laildo).</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/110/ind_046_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/110/ind_046_2019.pdf</t>
   </si>
   <si>
     <t>Solicita redutor de velocidade ou instalação de um detector fixo de velocidade ("pardal") na RJ-125 (Rodovia Ary Schiavo), altura do nº 5.121 e também na altura mediana do nº 298 (próximo a curva do Ronca D'água - Lagoinha).</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/109/ind_047_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/109/ind_047_2019.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação na estrada principal do trecho Praça da Ponte até a divisa com Monte Alegre.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/108/ind_048_2019_vWTzZnn.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/108/ind_048_2019_vWTzZnn.pdf</t>
   </si>
   <si>
     <t>Solicita rampa de acesso na calçada entre o Banco Santander e o Banco Itaú.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/107/ind_049_2019_IUR4nN6.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/107/ind_049_2019_IUR4nN6.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada troca de lâmpadas queimadas na Rua Zeni Esteves, rua da delacia, que sejam colocados refletores clareando o pátio e adjacências (modelo igual utilizado em frente ao campo de Portela) e a limpeza da rua e do valão.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/106/ind_050_2019_8Gd6bvg.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/106/ind_050_2019_8Gd6bvg.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a passagem do carro fumacê em Vera Cruz, Centro de Migeul Pereira e em Gov. Portela.</t>
   </si>
   <si>
     <t>Solicita a inclusão de equoterapia para os alunos com necessidades especiais da rede municipal de ensino.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/48/ind_052_2019_V99lg7C.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/48/ind_052_2019_V99lg7C.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a limpeza do valão Santa Branca, 3º Distrito.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/47/ind_053_2019_7fmBei4.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/47/ind_053_2019_7fmBei4.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a limpeza de valão da entrada do bairro Praça da Ponte.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/46/ind_054_2019_YsTmyqJ.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/46/ind_054_2019_YsTmyqJ.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o reparo para o relógio digital, que marca a temperatura, no Centro de Miguel Pereira, próximo ao DPO.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/45/ind_055_2019_3O2QGps.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/45/ind_055_2019_3O2QGps.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas na Servidão Dr. Fernando Machado Portela.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/44/ind_056_2019_Hj9FeYU.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/44/ind_056_2019_Hj9FeYU.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da Servidão localizada na Avenida Frederico Wanger S/N.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/43/ind_057_2019_UjdVc8n.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/43/ind_057_2019_UjdVc8n.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização em via expressa.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/42/ind_058_2019_OS7tfE3.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/42/ind_058_2019_OS7tfE3.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de 02 (dois) redutores de velocidade na RJ-125, bairro Bão de Javary, na altura do "Buca Som".</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/41/ind_059_2019_VuzgPlW.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/41/ind_059_2019_VuzgPlW.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da rua e poda de árvores da Servidão Dr. Fernando Machado Portela que liga a Rua Roger H. C. Huthmacher à Rua Joaquim Pereira Soares, localizada no 1º Distrito.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/40/ind_060_2019_DysHiFJ.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/40/ind_060_2019_DysHiFJ.pdf</t>
   </si>
   <si>
     <t>Possibilidade de construir uma rampa de acessibilidade na calçada em frente as duas entradas do Shopping Florescer.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/39/ind_061_2019_TxFABme.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/39/ind_061_2019_TxFABme.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do lixo acumulado com entulho de poda, na Rua Maria de Lourdes, bairro Lagoinha.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/38/ind_062_2019_fEH69qm.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/38/ind_062_2019_fEH69qm.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração da cabine de orelhão e a reforma do quiosque, ambos no calçadão do Viô, Centro de Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/37/ind_063_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/37/ind_063_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de academia ao ar livre na praça localizada no bairro Portal das Mansões, 1º Distrito, Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/36/ind_064_2019_KykmmSn.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/36/ind_064_2019_KykmmSn.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de colocação de massa asfáltica para a rua Canos Simões Coelho, no bairro Vila Selma, neste Município.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/35/ind_065_2019_xzwQ027.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/35/ind_065_2019_xzwQ027.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e ensaibramento da rua que liga São José das Rolinhas a Vargem do Manejo, Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/34/ind_066_2019_EeOvEd1.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/34/ind_066_2019_EeOvEd1.pdf</t>
   </si>
   <si>
     <t>Solicita inclusão do tratamento da Quiropraxia na grade de atendimento do Município.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/33/ind_067_2019_vaHktqs.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/33/ind_067_2019_vaHktqs.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de colocação de 3 (três) braços de luz (postes de iluminação pública) na Ponte de Ferro de Santa Branca.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/32/ind_068_2019_OGDk9Ey.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/32/ind_068_2019_OGDk9Ey.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de colocação de 10 (dez) braços de luz na Estrada do Mario Belo, Paes Leme, 3º distrito, Conrado.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/31/ind_069_2019_DNyOrHr.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/31/ind_069_2019_DNyOrHr.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade, junto a Light Serviços de Eletricidade S/A, de colocação de 3 (três) postes de baixa tensão na Rua Domingos Mariano, bairro Mangueiras, 3º distrito, Conrado.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/30/ind_070_2019_dkJOfj4.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/30/ind_070_2019_dkJOfj4.pdf</t>
   </si>
   <si>
     <t>Solicita construção de uma cobertura para a escada que da acesso bem como a reforma do Colégio Waldemar Vieira da Rosa.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/29/ind_071_2019_15m0RwF.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/29/ind_071_2019_15m0RwF.pdf</t>
   </si>
   <si>
     <t>Solicita extensão da “Ciclovia de Conrado”, até Arcádia.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/28/ind_072_2019_czK240T.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/28/ind_072_2019_czK240T.pdf</t>
   </si>
   <si>
     <t>Solicita nova pintura e consertos em trechos que já foram danificados da “Ciclovia de Conrado”.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/27/ind_073_2019_di7BbmM.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/27/ind_073_2019_di7BbmM.pdf</t>
   </si>
   <si>
     <t>Solicita construção de um "coreto" no pátio da Estação de Conrado.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/26/ind_074_2019_u8ul5RU.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/26/ind_074_2019_u8ul5RU.pdf</t>
   </si>
   <si>
     <t>Solicita construção de um banheiro público no centro de Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/25/ind_075_2019_PRO5Xdi.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/25/ind_075_2019_PRO5Xdi.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ao “Calçadão do Viô”, um “Guarda Municipal”.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/24/ind_076_2019_OpdlqTx.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/24/ind_076_2019_OpdlqTx.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado a Conrado, 3º Distrito, um Guarda Municipal, a fim de que o mesmo, possa assegurar a ordem nos “Patrimônios Públicos”.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/23/ind_077_2019_sB4Ssfu.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/23/ind_077_2019_sB4Ssfu.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de um relógio medidor de luz trifásico e de iluminação com 02 (dois) braços de luz para a Praça Nely de Oliveira, em Santa Branca, Conrado (3º Distrito).</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/22/ind_078_2019_RmAoEnD.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/22/ind_078_2019_RmAoEnD.pdf</t>
   </si>
   <si>
     <t>Solicita 02 (dois) pontos de ônibus cobertos, um na entrada do bairro Clube Velho, na RJ 125, sentido Paty do Alferes, e outro próximo à funerária Kaf Rio, ao lado da Emater, na RJ 125, sentido Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/21/ind_079_2019_fYjiy1m.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/21/ind_079_2019_fYjiy1m.pdf</t>
   </si>
   <si>
     <t>Solicita 01 (uma) faixa de pedestres e 02 (dois) pontos de ônibus cobertos (um em cada sentido), na RJ 125, em frente ao Campus da Universidade de Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/20/ind_080_2019_vXbZKUn.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/20/ind_080_2019_vXbZKUn.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um quebra-molas próximo a Creche do Projeto "Minha Creche, Meu Amor" e placas indicativas sinalizando a existência da mesma.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/19/ind_081_2019_pTBWYEB.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/19/ind_081_2019_pTBWYEB.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de Academia para Terceira Idade no bairro Lagoa das Lontras.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/18/ind_082_2019_SxjqZTl.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/18/ind_082_2019_SxjqZTl.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de Academia para Terceira Idade no bairro Vera Cruz.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/96/ind_083_2019_godzlX3.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/96/ind_083_2019_godzlX3.pdf</t>
   </si>
   <si>
     <t>Solicita uma academia ao ar livre para o bairro de Arcádia, 2º Distrito, Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/97/ind_084_2019_l6Ar7gQ.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/97/ind_084_2019_l6Ar7gQ.pdf</t>
   </si>
   <si>
     <t>Solicita uma academia ao ar livre para o bairro de Paes Leme, Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/98/ind_085_2019_mLoWu6Q.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/98/ind_085_2019_mLoWu6Q.pdf</t>
   </si>
   <si>
     <t>Solicita academia ao ar livre para o bairro Apropal, Paes Leme, Miguel Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/210/ind_088_2019_hWofPhV.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/210/ind_088_2019_hWofPhV.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão de rede em baixa tensão 220/127 para a Rua Renato Goes Azevedo (Rua das Couves), bairro Vera Cruz.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/214/ind_089_2019_UOgc5bl.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/214/ind_089_2019_UOgc5bl.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestre no bairro Clube Velho.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/215/ind_090_2019_ho4KcyN.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/215/ind_090_2019_ho4KcyN.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestre no bairro Praça da Ponte.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/216/ind_091_2019_OKn3yJ2.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/216/ind_091_2019_OKn3yJ2.pdf</t>
   </si>
   <si>
     <t>Solicita construção de ponto de ônibus no bairro Clube Velho.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/217/ind_092_2019_tgqcYox.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/217/ind_092_2019_tgqcYox.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da Rua Angelo Lagrota, com limpeza de rua, capina, roçadeira, saibramento e patrolamento.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/219/ind_093_2019_z4CNaxh.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/219/ind_093_2019_z4CNaxh.pdf</t>
   </si>
   <si>
     <t>Solicita rampa de acesso para cadeirantes na Escola Municipal Adalice Soares.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/289/ind_095_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/289/ind_095_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocada em funcionamento a Coordenadoria de Bem-Estar Animal.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/290/ind_096_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/290/ind_096_2019.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de um ponto de ônibus na esquina das Alamedas das Hortênsias e das Magnólias, no bairro Vale das Princesas.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/442/ind_097_2019_ks5MYYj.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/442/ind_097_2019_ks5MYYj.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza, colocação de manilhas disponíveis no local e reavaliação de manilhas colocadas e afundadas na Travessa Luiz Rodrigues Silva, na margem da linha férrea em Portela.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/907/ind_098_2019_6lxJUkt.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/907/ind_098_2019_6lxJUkt.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência recapeamento das ruas do bairro Vila Selma.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/908/ind_099_2019_pWZiVhy.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/908/ind_099_2019_pWZiVhy.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência recapeamento da Rua Comandante Paulo Emílio, no bairro Futurista, em Governador Portela.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/909/ind_100_2019_h8V4jpb.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/909/ind_100_2019_h8V4jpb.pdf</t>
   </si>
   <si>
     <t>Solicita operação de tapa buracos na Rua Canor Simões Coelho no bairro Vila Selma.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Solicita ao Prefeito nomeação de BOLÍVAR PAIVA OLIVEIRA, bem como local em que cumpre sua função, seus pontos e relatórios de suas atividades desenvolvidas desde sua nomeação em cargo comissionado.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>À Secretaria Nacional de Juventude, a Superintendência Estadual de Juventude, Agência Besoura e Sr. Marcos Magalhães Avelar - Presidente do Miguel Pereira Atlético Clube, solicitando para que seja disponibilizada a abertura de turmas do Programa INOVA JOVEM para o atendimento da nossa região.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>Encaminhado a Empresa Linave Transportes LTDA, solicitando da mesma esclarecimentos a respeito da linha municipal 110 - Miguel Pereira x Marco da Costa  via Vera Cruz.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/638/req_004_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/638/req_004_2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocado o superintendente da Light S/A, do Estado do Rio de Janeiro, a fim de tratarmos de forma clara e especificamente sobre os apagões que estão acontecendo na Cidade.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/950/req_005_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/950/req_005_2019.pdf</t>
   </si>
   <si>
     <t>Encaminhado à Empresa Linave Transportes no sentido de CONVOCAR, COM URGÊNCIA, a mesma para prestar esclarecimentos a respeito de todo o serviço prestado na municipalidade.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/50/001_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/50/001_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. WELLINGTON SOARES MORAES</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/51/002_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/51/002_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. ROGÉRIO PEREIRA HAMPSHIRE</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/52/003_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/52/003_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. ADEILTON DA COSTA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/53/004_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/53/004_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. RODRIGO SERÓDIO</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELO ANIVERSÁRIO DO SR. ROBERTO PITANGA.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/55/007_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/55/007_2019_mda.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ENCAMINHADA A VÁRIAS AUTORIDADES DO MUNICÍPIO (DELEGADO, INSPETOR, OFICIAL DE CARTORIO, INVESTIGADOR)</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/56/009_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/56/009_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. EDUARDO RALHA (DIRETOR HMLG).</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/57/010_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/57/010_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. CAMILA RAMOS MIRANDA (SECRETÁRIA MUNICIPAL DE SAÚDE)</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/58/011_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/58/011_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. GILMAR BOTELHO ALMEIDA SOARES</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/60/013_2019_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/60/013_2019_mdc.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE CONGRATULAÇÕES ENCAMINHADA AOS DIRETORES, CONSELHEIROS, SÓCIOS E COLABORADORES DO MIGUEL PEREIRA ATLÉTICO CLUBE</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/61/014_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/61/014_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. SECRETÁRIO DE SEGURANÇA, SECRETÁRIO ADJUNTO, INSPETOR E COORDENADOR DA SIESP, DE MANGARATIBA/RJ</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/62/015_2019_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/62/015_2019_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Sra. CATARINA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/63/016_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/63/016_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. TIAGO DA COSTA BALDEZ</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/64/017_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/64/017_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. ROBSON CASA NOVA</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/65/018_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/65/018_2019_mda.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ENCAMINHADA ÀS GUARNIÇÕES DE GAT DA 2ª CIA DE PATY DO ALFERES</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/66/019_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/66/019_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr.  DR. PEDRO OLIVEIRA TORRES DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/67/020_2019_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/67/020_2019_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. SÔNIA MARIA MICHAELI</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/68/021_2019_mda_.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/68/021_2019_mda_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. WANDERLÉIA MICHAELI</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos TÉCNICOS E ATLETAS QUE CONQUISTARAM O FESTIVAL DENTE DE LEITE DE FUTSAL DA TV RIO SUL - SELETIVA MIGUEL PEREIRA.</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/70/023_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/70/023_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. VITOR VALCADI PEIXOTO</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/71/024_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/71/024_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Camila Ramos de Miranda (Secretária Municipal de Saúde)</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/72/025_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/72/025_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. Vanderlei Chaves (Subsecretário Municipal de Saúde)</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/73/026_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/73/026_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à Equipe de Saúde da Família de Conrado (ESF)</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/74/027_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/74/027_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Cláudia Marçal</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/75/028_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/75/028_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Cristiane Hortas</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/76/029_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/76/029_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Daniele Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/77/030_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/77/030_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. Gilberto Lins</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/78/031_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/78/031_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Letícia Doro</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/79/032_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/79/032_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Luciana Seves</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/80/033_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/80/033_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Maria de Fátima</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/81/034_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/81/034_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Mariana Rezende</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/82/035_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/82/035_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Patrícia Chaves</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/83/036_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/83/036_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. Guttemberg Miguel</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/84/037_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/84/037_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. Ibraim Sarpa de Assumpção</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/85/038_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/85/038_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Delma Duarte Granja</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Rotary Club de Miguel Pereira</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/87/040_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/87/040_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. Pastor Presidente Fabiano Borba Silva</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/88/041_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/88/041_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos candidatos participantes do processo eleitoral do Conselho Tutelar de Miguel Pereira 2019</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/89/042_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/89/042_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Bianca Santana</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/90/043_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/90/043_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Deborah da Silva</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/91/044_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/91/044_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. Elimar da Silva</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/209/051_2019_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/209/051_2019_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada às Diretoras e aos Professores e Funcionários da Escola Municipal São Judas.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/639/053_2019_mdp.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/639/053_2019_mdp.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares da Sra. Sebastiana de Sant'Ana Monsores Carvalho, consignando o voto de profundo pesar pelo seu triste falecimento.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/645/054_2019_mdp.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/645/054_2019_mdp.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Sr. Armando Rodrigues Ferreira Filho.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/678/055_2019_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/678/055_2019_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada ao casal Gabriel Campos e Natalia Ferraz, pelo seu futuro enlace matrimonial a ser realizado no dia 06 de dezembro do ano corrente.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Músico e Maestro Ilmo. Sr. Welington Benedito Alves Ferreira</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/771/mca_57_2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/771/mca_57_2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao "Coral Sou Portelense".</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/949/058_2019_mdr.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/949/058_2019_mdr.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio encaminhada ao conteúdo do canal "Porta dos Fundos" e aos seus humoristas.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/951/059_2019_mdr.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/951/059_2019_mdr.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio encaminhada à empresa de ônibus Linave.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/1699/par_cfo_proc_tcerj_2076161-2019.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/1699/par_cfo_proc_tcerj_2076161-2019.pdf</t>
   </si>
   <si>
     <t>Ofício PRS/SSE/CSO 38796/2019 - datado 28 de novembro de 2019 - Processo TCERJ nº 207.616-1/2019 - Prestação de Contas, exercício 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4362,67 +4362,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/92/mensagem_nr_124-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/93/mensagem_nr_125-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/94/mensagem_nr_126-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/291/mensagem_nr_129-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/292/mensagem_nr_130-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/293/mensagem_nr_131-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/294/mensagem_nr_132-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/518/mensagem_nr_133-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/519/mensagem_nr_134-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/520/mensagem_nr_135-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/441/mensagem_nr_136-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/641/mensagem_nr_137-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/642/mensagem_nr_138-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/643/mensagem_nr_139-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/644/mensagem_nr_140-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/764/mensagem_nr_141-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/765/mensagem_nr_142-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/766/mensagem_nr_143-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/767/mensagem_nr_144-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/906/mensagem_nr_145-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/910/mensagem_nr_146-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/911/mensagem_nr_147-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/912/mensagem_nr_148-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/946/mensagem_nr_149-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/947/mensagem_nr_150-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/948/mensagem_nr_151-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/264/pelo_124_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/243/plc_066_2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/517/plc_262_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/915/mensagem_nr_147-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/916/mensagem_nr_148-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/952/mensagem_nr_149-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/954/mensagem_nr_151-2019_raT3dH6.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/418/plo_095_2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/285/plo_151_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/286/plo_152_2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/484/mensagem_nr_105-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/105/mensagem_nr_126-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/299/plo_252_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/300/plo_253_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/301/plo_254_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/302/plo_255_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/296/plo_256_2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/503/plo_259_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/521/plo_260_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/522/plo_261_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/523/mensagem_nr_135-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/647/mensagem_nr_137-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/646/mensagem_nr_138-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/648/mensagem_nr_139-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/649/mensagem_nr_140-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/640/plo_268_2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/675/plo_269_2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/789/plo_275_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/769/plo_276_2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/913/plo_278_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/914/mensagem_nr_146-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/953/plo_283_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/1026/plo_285_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/167/pdl_197_2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/166/pdl_198_2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/165/pdl_199_2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/164/pdl_200_2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/163/pdl_201_2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/162/pdl_202_2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/161/pdl_203_2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/160/pdl_204_2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/159/pdl_205_2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/158/pdl_206_2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/157/pdl_207_2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/156/pdl_208_2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/155/pdl_210_2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/154/pdl_211_2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/153/pdl_212_2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/152/pdl_213_2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/151/pdl_214_2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/150/pdl_215_2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/136/pdl_216_2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/134/pdl_217_2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/133/pdl_219_2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/129/pdl_220_2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/102/pdl_228_2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/101/pdl_229_2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/100/pdl_230_2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/17/pdl_234_2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/16/pdl_235_2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/15/pdl_236_2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/14/pdl_237_2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/13/pdl_238_2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/12/pdl_239_2019.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/11/pre_240_2019.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/297/pre_257_2019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/677/pre_270_2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/768/pre_271_2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/772/pre_277_2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/524/apl_01_2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/525/apl_02_2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/526/apl_03_2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/527/apl_04_2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/528/apl_05_2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/529/apl_06_2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/530/apl_07_2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/531/apl_08_2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/532/apl_09_2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/533/apl_10_2019.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/534/apl_11_2019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/535/apl_12_2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/536/apl_13_2019.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/295/apl_14_2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/676/apl_15_2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/149/ind_001_2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/148/ind_002_2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/147/ind_003_2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/146/ind_004_2019.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/145/ind_005_2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/144/ind_006_2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/143/ind_008_2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/142/ind_009_2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/141/ind_011_2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/140/ind_013_2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/139/ind_015_2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/138/ind_017_2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/137/ind_019_2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/135/ind_020_2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/132/ind_021_2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/131/ind_022_2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/130/ind_023_2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/128/ind_026_2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/127/ind_027_2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/126/ind_028_2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/125/ind_029_2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/124/ind_030_2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/123/ind_031_2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/122/ind_032_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/121/ind_033_2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/120/ind_034_2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/119/ind_035_2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/118/ind_036_2019.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/117/ind_037_2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/116/ind_038_2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/115/ind_039_2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/114/ind_040_2019_5lgrFMp.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/112/ind_043_2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/111/ind_045_2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/110/ind_046_2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/109/ind_047_2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/108/ind_048_2019_vWTzZnn.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/107/ind_049_2019_IUR4nN6.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/106/ind_050_2019_8Gd6bvg.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/48/ind_052_2019_V99lg7C.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/47/ind_053_2019_7fmBei4.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/46/ind_054_2019_YsTmyqJ.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/45/ind_055_2019_3O2QGps.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/44/ind_056_2019_Hj9FeYU.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/43/ind_057_2019_UjdVc8n.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/42/ind_058_2019_OS7tfE3.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/41/ind_059_2019_VuzgPlW.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/40/ind_060_2019_DysHiFJ.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/39/ind_061_2019_TxFABme.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/38/ind_062_2019_fEH69qm.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/37/ind_063_2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/36/ind_064_2019_KykmmSn.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/35/ind_065_2019_xzwQ027.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/34/ind_066_2019_EeOvEd1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/33/ind_067_2019_vaHktqs.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/32/ind_068_2019_OGDk9Ey.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/31/ind_069_2019_DNyOrHr.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/30/ind_070_2019_dkJOfj4.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/29/ind_071_2019_15m0RwF.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/28/ind_072_2019_czK240T.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/27/ind_073_2019_di7BbmM.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/26/ind_074_2019_u8ul5RU.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/25/ind_075_2019_PRO5Xdi.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/24/ind_076_2019_OpdlqTx.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/23/ind_077_2019_sB4Ssfu.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/22/ind_078_2019_RmAoEnD.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/21/ind_079_2019_fYjiy1m.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/20/ind_080_2019_vXbZKUn.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/19/ind_081_2019_pTBWYEB.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/18/ind_082_2019_SxjqZTl.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/96/ind_083_2019_godzlX3.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/97/ind_084_2019_l6Ar7gQ.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/98/ind_085_2019_mLoWu6Q.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/210/ind_088_2019_hWofPhV.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/214/ind_089_2019_UOgc5bl.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/215/ind_090_2019_ho4KcyN.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/216/ind_091_2019_OKn3yJ2.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/217/ind_092_2019_tgqcYox.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/219/ind_093_2019_z4CNaxh.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/289/ind_095_2019.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/290/ind_096_2019.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/442/ind_097_2019_ks5MYYj.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/907/ind_098_2019_6lxJUkt.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/908/ind_099_2019_pWZiVhy.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/909/ind_100_2019_h8V4jpb.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/638/req_004_2019.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/950/req_005_2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/50/001_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/51/002_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/52/003_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/53/004_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/55/007_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/56/009_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/57/010_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/58/011_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/60/013_2019_mdc.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/61/014_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/62/015_2019_mdc.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/63/016_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/64/017_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/65/018_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/66/019_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/67/020_2019_mda_.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/68/021_2019_mda_.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/70/023_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/71/024_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/72/025_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/73/026_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/74/027_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/75/028_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/76/029_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/77/030_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/78/031_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/79/032_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/80/033_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/81/034_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/82/035_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/83/036_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/84/037_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/85/038_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/87/040_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/88/041_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/89/042_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/90/043_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/91/044_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/209/051_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/639/053_2019_mdp.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/645/054_2019_mdp.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/678/055_2019_mdc.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/771/mca_57_2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/949/058_2019_mdr.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/951/059_2019_mdr.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/1699/par_cfo_proc_tcerj_2076161-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/92/mensagem_nr_124-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/93/mensagem_nr_125-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/94/mensagem_nr_126-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/291/mensagem_nr_129-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/292/mensagem_nr_130-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/293/mensagem_nr_131-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/294/mensagem_nr_132-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/518/mensagem_nr_133-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/519/mensagem_nr_134-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/520/mensagem_nr_135-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/441/mensagem_nr_136-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/641/mensagem_nr_137-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/642/mensagem_nr_138-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/643/mensagem_nr_139-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/644/mensagem_nr_140-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/764/mensagem_nr_141-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/765/mensagem_nr_142-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/766/mensagem_nr_143-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/767/mensagem_nr_144-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/906/mensagem_nr_145-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/910/mensagem_nr_146-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/911/mensagem_nr_147-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/912/mensagem_nr_148-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/946/mensagem_nr_149-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/947/mensagem_nr_150-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/948/mensagem_nr_151-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/264/pelo_124_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/243/plc_066_2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/517/plc_262_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/915/mensagem_nr_147-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/916/mensagem_nr_148-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/952/mensagem_nr_149-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/954/mensagem_nr_151-2019_raT3dH6.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/418/plo_095_2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/285/plo_151_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/286/plo_152_2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/484/mensagem_nr_105-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/105/mensagem_nr_126-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/299/plo_252_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/300/plo_253_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/301/plo_254_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/302/plo_255_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/296/plo_256_2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/503/plo_259_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/521/plo_260_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/522/plo_261_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/523/mensagem_nr_135-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/647/mensagem_nr_137-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/646/mensagem_nr_138-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/648/mensagem_nr_139-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/649/mensagem_nr_140-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/640/plo_268_2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/675/plo_269_2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/789/plo_275_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/769/plo_276_2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/913/plo_278_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/914/mensagem_nr_146-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/953/plo_283_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/1026/plo_285_2019_executivo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/167/pdl_197_2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/166/pdl_198_2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/165/pdl_199_2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/164/pdl_200_2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/163/pdl_201_2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/162/pdl_202_2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/161/pdl_203_2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/160/pdl_204_2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/159/pdl_205_2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/158/pdl_206_2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/157/pdl_207_2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/156/pdl_208_2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/155/pdl_210_2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/154/pdl_211_2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/153/pdl_212_2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/152/pdl_213_2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/151/pdl_214_2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/150/pdl_215_2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/136/pdl_216_2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/134/pdl_217_2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/133/pdl_219_2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/129/pdl_220_2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/102/pdl_228_2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/101/pdl_229_2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/100/pdl_230_2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/17/pdl_234_2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/16/pdl_235_2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/15/pdl_236_2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/14/pdl_237_2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/13/pdl_238_2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/12/pdl_239_2019.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/11/pre_240_2019.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/297/pre_257_2019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/677/pre_270_2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/768/pre_271_2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/772/pre_277_2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/524/apl_01_2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/525/apl_02_2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/526/apl_03_2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/527/apl_04_2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/528/apl_05_2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/529/apl_06_2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/530/apl_07_2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/531/apl_08_2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/532/apl_09_2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/533/apl_10_2019.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/534/apl_11_2019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/535/apl_12_2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/536/apl_13_2019.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/295/apl_14_2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/676/apl_15_2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/149/ind_001_2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/148/ind_002_2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/147/ind_003_2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/146/ind_004_2019.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/145/ind_005_2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/144/ind_006_2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/143/ind_008_2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/142/ind_009_2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/141/ind_011_2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/140/ind_013_2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/139/ind_015_2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/138/ind_017_2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/137/ind_019_2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/135/ind_020_2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/132/ind_021_2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/131/ind_022_2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/130/ind_023_2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/128/ind_026_2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/127/ind_027_2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/126/ind_028_2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/125/ind_029_2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/124/ind_030_2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/123/ind_031_2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/122/ind_032_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/121/ind_033_2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/120/ind_034_2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/119/ind_035_2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/118/ind_036_2019.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/117/ind_037_2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/116/ind_038_2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/115/ind_039_2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/114/ind_040_2019_5lgrFMp.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/112/ind_043_2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/111/ind_045_2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/110/ind_046_2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/109/ind_047_2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/108/ind_048_2019_vWTzZnn.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/107/ind_049_2019_IUR4nN6.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/106/ind_050_2019_8Gd6bvg.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/48/ind_052_2019_V99lg7C.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/47/ind_053_2019_7fmBei4.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/46/ind_054_2019_YsTmyqJ.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/45/ind_055_2019_3O2QGps.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/44/ind_056_2019_Hj9FeYU.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/43/ind_057_2019_UjdVc8n.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/42/ind_058_2019_OS7tfE3.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/41/ind_059_2019_VuzgPlW.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/40/ind_060_2019_DysHiFJ.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/39/ind_061_2019_TxFABme.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/38/ind_062_2019_fEH69qm.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/37/ind_063_2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/36/ind_064_2019_KykmmSn.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/35/ind_065_2019_xzwQ027.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/34/ind_066_2019_EeOvEd1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/33/ind_067_2019_vaHktqs.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/32/ind_068_2019_OGDk9Ey.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/31/ind_069_2019_DNyOrHr.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/30/ind_070_2019_dkJOfj4.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/29/ind_071_2019_15m0RwF.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/28/ind_072_2019_czK240T.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/27/ind_073_2019_di7BbmM.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/26/ind_074_2019_u8ul5RU.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/25/ind_075_2019_PRO5Xdi.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/24/ind_076_2019_OpdlqTx.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/23/ind_077_2019_sB4Ssfu.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/22/ind_078_2019_RmAoEnD.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/21/ind_079_2019_fYjiy1m.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/20/ind_080_2019_vXbZKUn.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/19/ind_081_2019_pTBWYEB.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/18/ind_082_2019_SxjqZTl.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/96/ind_083_2019_godzlX3.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/97/ind_084_2019_l6Ar7gQ.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/98/ind_085_2019_mLoWu6Q.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/210/ind_088_2019_hWofPhV.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/214/ind_089_2019_UOgc5bl.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/215/ind_090_2019_ho4KcyN.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/216/ind_091_2019_OKn3yJ2.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/217/ind_092_2019_tgqcYox.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/219/ind_093_2019_z4CNaxh.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/289/ind_095_2019.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/290/ind_096_2019.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/442/ind_097_2019_ks5MYYj.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/907/ind_098_2019_6lxJUkt.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/908/ind_099_2019_pWZiVhy.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/909/ind_100_2019_h8V4jpb.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/638/req_004_2019.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/950/req_005_2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/50/001_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/51/002_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/52/003_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/53/004_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/55/007_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/56/009_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/57/010_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/58/011_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/60/013_2019_mdc.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/61/014_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/62/015_2019_mdc.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/63/016_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/64/017_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/65/018_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/66/019_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/67/020_2019_mda_.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/68/021_2019_mda_.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/70/023_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/71/024_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/72/025_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/73/026_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/74/027_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/75/028_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/76/029_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/77/030_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/78/031_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/79/032_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/80/033_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/81/034_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/82/035_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/83/036_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/84/037_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/85/038_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/87/040_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/88/041_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/89/042_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/90/043_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/91/044_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/209/051_2019_mda.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/639/053_2019_mdp.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/645/054_2019_mdp.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/678/055_2019_mdc.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/771/mca_57_2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/949/058_2019_mdr.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/951/059_2019_mdr.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2019/1699/par_cfo_proc_tcerj_2076161-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H574"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="120.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>