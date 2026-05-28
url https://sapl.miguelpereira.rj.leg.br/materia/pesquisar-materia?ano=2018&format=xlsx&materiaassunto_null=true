--- v0 (2025-12-17)
+++ v1 (2026-05-28)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>André Pinto de Afonseca</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Complementar 038, de 28 de janeiro de 1998.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Revoga os artigos 71 e 78 da Lei Complementar 034, de 25 de agosto de 1997. Estatuto do Magistério Público.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Cléber do Táxi</t>
   </si>
   <si>
     <t>Modifica a Lei Complementar nº 007 de fevereiro de 1992 (Código de Obras). Rua Valdomiro Pereira, Bairro Passatempo, para SETOR MISTO I.</t>
   </si>
@@ -832,51 +832,51 @@
     <t>1113</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a utilizar os ditames da Lei_x000D_
 Federal n.º 13.019, de 31 de julho de 2014, e dá outras providencias.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 3.208 de 22/02/2018, que estabelece o teto mínimo para a distribuição de Execuções Fiscais.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/741/plo_078_2018.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/741/plo_078_2018.pdf</t>
   </si>
   <si>
     <t>Criação dos Conselhos Escolares, em cumprimento ao disposto no artigo 307,  Alínea "C" do inciso VI da Constituição do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Institui o programa "Reciclar para Transformar".</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Concede bolsa transporte aos estudantes de escolas municipais e particulares.</t>
   </si>
   <si>
     <t>744</t>
   </si>
@@ -2302,1455 +2302,1455 @@
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Regulamenta a concessão de diárias, cotas de traslados e fornecimento de transporte para viagens a serviço da Câmara Municipal de Miguel Pereira.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Cestas Natalinas.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/994/apl_001_2018.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/994/apl_001_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de prazo para a regularização de obras em desacordo com o Código de Obras Municipal.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/995/apl_002_2018.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/995/apl_002_2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Reciclar para Transformar" nas Escolas da Rede Pública Municipal de Educação.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/996/apl_003_2018.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/996/apl_003_2018.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de "Práticas de Exercícios e Bem Estar à Terceira Idade".</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Romano Lomelino</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/997/apl_004_2018.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/997/apl_004_2018.pdf</t>
   </si>
   <si>
     <t>Inclui a categoria de Agentes de Trânsito, no parágrafo 3° do art. 78 da Lei Complementar 038 de janeiro de 1998.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/998/apl_005_2018.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/998/apl_005_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Licença Anual de um dia aos Servidores Públicos de Miguel Pereira por ocasião do aniversário natalício.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/999/apl_006_2018.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/999/apl_006_2018.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal, o Programa de Prorrogação de Licença à Gestante e à Adotante às Servidoras regidas pela Lei Complementar Municipal nº 38 de 28 de janeiro de 1998.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/1000/apl_007_2018.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/1000/apl_007_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de entrega domiciliar de medicamentos de uso contínuio às pessoas portadoras de necessidades especiais e idosos em Território Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/548/ind_001_2018_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/548/ind_001_2018_sinho.pdf</t>
   </si>
   <si>
     <t>Possibilidade de reforma, iluminação e instalação de uma academia ao ar livre na Praça da Estação, em Barão de Javary, neste Município.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Redução de IPTU aos proprietários de imóveis que adotem medidas que estimulem a proteção, preservação e recuperação do Meio Ambiente.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>Construção de banheiros públicos na Rua General Ferreira do Amaral.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/551/ind_005_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/551/ind_005_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita a troca do Pavilhão Nacional hasteada na Praça da Bandeira, Miguel Pereira.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/552/ind_006_2018_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/552/ind_006_2018_kiki.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica com construção de galeria de água pluvial na Rua Profa. Conceição Costa Pinto, bairro 2º Tombo, Governador Portela.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/553/ind_008_2018_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/553/ind_008_2018_kiki.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica com construção de galeria de água pluvial na Rua Izolina Ayrão Portela, bairro Rio Douro</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/554/ind_009_2018_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/554/ind_009_2018_kiki.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a manutenção da Rua Cristovão da Rocha Goulart, no bairro Rio Douro.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/555/ind_010_2018_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/555/ind_010_2018_kiki.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a manutenção e roçagem das ruas: Rua Mauricio Siqueira, Av. das Acácias, Rua das Quaresmas, no bairro Retiro das Palmeiras.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/556/ind_013_2018_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/556/ind_013_2018_kiki.pdf</t>
   </si>
   <si>
     <t>Solicita que o ônibus que faz o transporte dos universitários para a faculdade no Município de Vassouras, após o retorno, se estenda seu caminho até o bairro São Judas Tadeu para deixar universitários que residem no local.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/557/ind_014_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/557/ind_014_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita 2 (dois) redutores de velocidade na Rua Izaltino Moreira Telles, no bairro Ramada, em frente ao colégio.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/558/ind_015_2018_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/558/ind_015_2018_pitanga.pdf</t>
   </si>
   <si>
     <t>Possibilidade de continuação de massa asfáltica na Rua Comandante Lopes Rego, no bairro Plante Café, neste Município.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>Reforma do Ponto de Táxi de Javary.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/560/ind_017_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/560/ind_017_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita a passagem do carro fumacê no bairro Vila Selma, na Rua Policarpo Cipriano de Souza e demais ruas do bairro.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/561/ind_019_2018_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/561/ind_019_2018_pitanga.pdf</t>
   </si>
   <si>
     <t>Possibilidade de colocação de massa asfáltica na subida da Rua Clésio Ricardo de Almeida, que da acesso ao bairro Eucaliptal, em Governador Portela, neste Município.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/562/ind_020_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/562/ind_020_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e manutenção da Ponte do Lago de Javary.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/563/ind_021_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/563/ind_021_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do parquinho situado na volta do Lago de Javary.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/564/ind_022_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/564/ind_022_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação na Rua Aspirante Masô, Miguel Pereira.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/565/ind_023_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/565/ind_023_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da Rua Eugênio de Nono, bairro Vila Suíça, Miguel Pereira.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/566/ind_024_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/566/ind_024_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da Rua Albertina Rocha Vale, bairro Passatempo, Governador Portela.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/567/ind_025_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/567/ind_025_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita que façam um estudo para conclusão da obra e adequação do imóvel situado na Rua Frederico Wangler, ao lado do CRAS, no bairro Praça da Ponte, para transformá-lo em um Centro de Desenvolvimento Cultural, Social e Esportivo.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/568/ind_026_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/568/ind_026_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento, ensaibramento, limpeza e troca de lâmpadas da Rua Domingos Leitão e Rua Alto de Javari, ambas no bairro Barão de Javari.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/569/ind_027_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/569/ind_027_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento, ensaibramento e limpeza da Av. da Acácias, no bairro Retiro das Palmeiras.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/570/ind_028_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/570/ind_028_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento, ensaibramento e limpeza da Rua Daniel Bernardes, no bairro Plante Café.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/571/ind_029_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/571/ind_029_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Colocação de um poste de luz junto com um relógio trifásico bem como colocação de alambrado em volta do campo de futebol de Vera Cruz, na Estrada da Ponte Funda, ao lado do número 791.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/572/ind_030_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/572/ind_030_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Projeto de iluminação sustentável de pontos turísticos (utilizando energia fotovoltaica, movidos à luz solar) do Município de Miguel Pereira, iniciando-se pelo Viaduto Ferroviário Engenheiro Paulo de Frontin, em Vera Cruz.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/573/ind_032_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/573/ind_032_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita transporte coletivo, modelo ônibus ou micro ônibus, para transportar funcionários públicos que vem de município vizinhos.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/574/ind_033_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/574/ind_033_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Possibilidade de reabertura da Escola da Lagoa das Lontras, neste Município.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/575/ind_034_2018_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/575/ind_034_2018_wania.pdf</t>
   </si>
   <si>
     <t>Possibilidade de ser feita iluminação na Ciclovia de Conrado, 3º Distrito.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/576/ind_035_2018_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/576/ind_035_2018_wania.pdf</t>
   </si>
   <si>
     <t>Possibilidade de ser feita reforma na Capela do Cemitério de Conrado, assim como também construção de Gaveteiro Vertical, pois estamos lidando já com falta de espaço físico para sepultamento.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/577/ind_036_2018_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/577/ind_036_2018_wania.pdf</t>
   </si>
   <si>
     <t>Possibilidade de postes iluminação pública, assim como também troca de lâmpadas apagadas, para a Estrada do Pau Ferro, Santa Branca, 3º Distrito.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/578/ind_037_2018_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/578/ind_037_2018_wania.pdf</t>
   </si>
   <si>
     <t>Possibilidade de iluminação pública, com troca de lâmpadas apagadas, na Rua Estanilo Francisco Xavier - Barão de Javary.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/579/ind_038_2018_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/579/ind_038_2018_wania.pdf</t>
   </si>
   <si>
     <t>Possibilidade de ser feita reforma com a máxima urgência, na Ponte de Pedestre, situada em Santa Branca, entrada da Estrada RJ 125, que sai na Estrada do Pau Ferro.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>Solcita rede de esgoto para a Rua Profa. Maria de Lourdes Moreira.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/581/ind_040_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/581/ind_040_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita capina e limpeza na Rua Pedro de Andrade, próximo ao nº 230, em frente à RW, Miguel Pereira.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/582/ind_041_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/582/ind_041_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpada no poste em frente à Igreja da Rua Henrique, nº 244, Ramada, Miguel Pereira.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/583/ind_042_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/583/ind_042_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um Parquinho de Material Reciclável na Escola Municipal de Vila Selma, neste Município.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/584/ind_043_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/584/ind_043_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma horta na Escola Municipal de Vila Selma, neste Município.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/585/ind_044_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/585/ind_044_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita o reparo do esgotoem frente ao Parquinho do Posto de Saúde, na Rua José Ferreira Gomes, 27, São Judas Tadeu, neste Município.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/586/ind_045_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/586/ind_045_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita implantação do sistema de saneamento básico no bairro Vila Selma, neste Município.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/587/ind_046_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/587/ind_046_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da ponte do Sertãozinho, Miguel Pereira.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/588/ind_047_2018_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/588/ind_047_2018_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita o assento de um redutor de velocidade na Rua Alameda dos Turistas na altura do nº 740 (perto do bar do Laildo), Vale Pontresina (Praça da Ponte).</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/589/ind_048_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/589/ind_048_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Providenciar a pavimentação asfáltica da Rua Aymar Ferreira Gomes, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/590/ind_049_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/590/ind_049_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Utilização do Campo do bairro Praça da Ponte no campeonato regional que está sendo disputado.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/591/ind_050_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/591/ind_050_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Colocação no início da Rua Dr. Joaquim Nicolau uma placa indicativa com o nome do Bairro da Praça da Ponte.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>Implantação de Vila Olímpica no bairro Praça da Ponte e academia ao ar livre.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Solicita construção de banheiros e vestiários no Campo de Futebol da Praça da Ponte.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/594/ind_054_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/594/ind_054_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Proceder à instalação de academia ao ar livre nas localidades de Arcádia, Vera Cruz, Ramada e São Judas Tadeu.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/595/ind_055_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/595/ind_055_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita o fechamento da antiga usina da Praça da Ponte ou que seja providenciado um vigia para o local.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/596/ind_056_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/596/ind_056_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza no parquinho do Retiro das Palmeiras, Miguel Pereira.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/597/ind_057_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/597/ind_057_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam feitas camas de pneus usados para cachorros abandonados.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/598/ind_058_2018_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/598/ind_058_2018_kiki.pdf</t>
   </si>
   <si>
     <t>Verificar possibilidade de implantar bicicletários com os devidos mecanismos de segurança antifurto no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/599/ind_059_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/599/ind_059_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura da Quadra Esportiva em Conrado, neste Município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Solicita colocação de um "telão" nos jogos da Seleção Brasileira na Copa.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/601/ind_061_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/601/ind_061_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de placas de "Proibido Andar de Bicicleta" no Calçadão do Vio.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/602/ind_062_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/602/ind_062_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita construção de rampa de acessibilidade na faixa de pedestre do Supermercado Bramil para a calçada da praça da Igreja Católica, Centro de Miguel Pereira.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/603/ind_063_2018_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/603/ind_063_2018_pitanga.pdf</t>
   </si>
   <si>
     <t>Possibilidade de colocação de dois postes com braços de iluminação pública na Rua Rotaract, no bairro Vila Selma, neste Município.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/604/ind_064_2018_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/604/ind_064_2018_pitanga.pdf</t>
   </si>
   <si>
     <t>Possibilidade de patrolamento e ensaibramento ou colocação de pó de pedra, na Rua dos Pirineus, no bairro Instância Aleluia, neste Município.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/605/ind_065_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/605/ind_065_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilze com urgência patrolamento e ensaibramento para a Rua Carlos Kaiserno, bairro Divisa, Miguel Pereira.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/606/ind_066_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/606/ind_066_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Possibilidade de criação de campanhas para estimular aos hotéis, restaurantes, bares, padarias entre outros estabelecimento comerciais, no uso de canudos e copos reutilizáveis ou fabricados com rpodutos biodegradáveis, em substituição aos descastáveis de material plástico.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/607/ind_067_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/607/ind_067_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Possibilidade de criação de um programa municipal de entrega de Medicamentos de Uso Contínuo.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/608/ind_068_2018_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/608/ind_068_2018_pitanga.pdf</t>
   </si>
   <si>
     <t>Solicita a necessidade de construção de um quebra-molas tipo lombada entre o comércio do Sr. Devail Fernandes, ali existente e os encontros com a Rua Comandante Paulo Emílio e outro depois do cruzamento sentido Barão de Javary, em Governador Portela, neste Município.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>Solicita academia ao ar livre na Praça do Rio Douro e outra no Espaço Público localizado na Rua Cristóvão da Rocha Goulart, no mesmo bairro.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/610/ind_070_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/610/ind_070_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma Praça no terreno da Prefeitura na Rua de Paiva, em frente ao númro 250, bairro São Judas Tadeu, neste Município.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/611/ind_071_2018_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/611/ind_071_2018_pitanga.pdf</t>
   </si>
   <si>
     <t>Solicita a necessidade de construão de um quebra-molas tipo lombada, na Avenida Cesar Lates, entre os dois pontos de ônibus existentes próximos ao trailer do Gilsinho, no bairro  Guararapes, neste Município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/612/ind_072_2018_albino.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/612/ind_072_2018_albino.pdf</t>
   </si>
   <si>
     <t>Solicita que providencie patrolamento, ensaibramento, da Rua Belo Horizonte, bairro Vila Selma, neste Município.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/613/ind_073_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/613/ind_073_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita a recolocação das tampas dos bueiros da Rua Bruno Lucci, São Judas Tadeu, Miguel Pereira.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/614/ind_074_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/614/ind_074_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento na Rua Belo Horizonte, bairro Vila Selma, Miguel Pereira.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/615/ind_075_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/615/ind_075_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção do asfalto da Rua Comandante Paulo Emílio, bairro Futurista, Miguel Pereira.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/616/ind_076_2018_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/616/ind_076_2018_pitanga.pdf</t>
   </si>
   <si>
     <t>Solicita a necessidade de substituição do piso da Capela Mortuária de Governador Portela, neste Município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/617/ind_077_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/617/ind_077_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Para envio de Projeto de Lei que institui a campanha permanente de conscientização da depressão infantil e na adolescência no âmbito municipal, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/618/ind_078_2018_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/618/ind_078_2018_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura da faixa de pedestres em frente ao ponto de ônibus na Av. Cesar Lattes, altura do número 11, na Praça da Bandeira.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/619/ind_079_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/619/ind_079_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do EJA no 3º Distrito.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/620/ind_080_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/620/ind_080_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade de implantar o sistema de "bueiros inteligentes" em nossa cidade.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>Solicita iluminação na Ciclovia de Conrado.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Solicita iluminação na Ponte de Estrada de Ferro Santa Branca.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>Solicita braço de luz na Estrada RJ 125, altura da Cerâmica São Lourenço.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>Solicita melhorias no espaço do pátio da Estação de Conrado.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>Solicita aumento da Ciclovia de Santa Branca à Arcádia.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>Solicita placa "Proibido Motos e Cavalos" na ciclovia.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/627/ind_091_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/627/ind_091_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado um profissional da área de fisioterapia para o posto de saúde de Conrado, 3º Distrito de Miguel Pereira.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/628/ind_092_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/628/ind_092_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita a passagem do carro fumacê nas ruas de Conrado, 3º Distrito de Miguel Pereira.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/629/ind_093_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/629/ind_093_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da grade do bueiro em frente ao ponto de ônibus, próximo à Secretaria de Educação.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/630/ind_094_2018_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/630/ind_094_2018_pitanga.pdf</t>
   </si>
   <si>
     <t>Possibilidade de colocação de palco, som e iluminação, quando na oportunidade o Coral Portelense fará uma apresentação pública no dia 22 de dezembro de 2018, na Praça ao lado da Igreja Nossa Senhora da Glória, às 19 horas, em Governador Portela, neste Município.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/631/ind_095_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/631/ind_095_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita tampar o buraco na Av. Laurita, próximo ao número 158, Vila Suíça, Miguel Pereira.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/632/ind_096_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/632/ind_096_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção no asfalto da Rua Dr. Virgílio Miguel Pereira, São Judas Tadeus, Miguel Pereira.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/633/ind_097_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/633/ind_097_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da Rua das Quaresmas, Retiro das Palmeiras, Miguel Pereira.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/634/ind_098_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/634/ind_098_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixa de pedestre em frente ao Supermercados Unidos, em Miguel Pereira.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/635/ind_099_2018_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/635/ind_099_2018_pitanga.pdf</t>
   </si>
   <si>
     <t>Possibilidade de construção de uma cobertura para a escada que da acesso ao Colégio Waldemar Vieira da Rosa, no bairro Futurista, em Governador Portela, neste Município.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/636/ind_100_2018_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/636/ind_100_2018_vitor.pdf</t>
   </si>
   <si>
     <t>Possibilidade de convênio para teste do olhinho e da orelhinha para recém-nascido no Hospital Municipal Luiz Gonzaga.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/637/ind_101_2018_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/637/ind_101_2018_romano.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de lixo da calçada da Rua Senador Vasconcelos, bairro Cupido, Miguel Pereira, ao lado do número 185 e a colocação de uma placa "Proibido Jogar Lixo".</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/917/009_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/917/009_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Frauz Ruder.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/918/010_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/918/010_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Marcos Vinicius Braga Romero.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/919/011_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/919/011_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Luiz Fernando Carvalheiro.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/920/014_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/920/014_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Rodrigo da Costa Camilo.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/921/015_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/921/015_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a André Luiz Rocha Paiva.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/922/017_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/922/017_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a PM. Emerson Machado Alves.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/923/018_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/923/018_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a PM. Francisco Mota da Silva Neto.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/924/019_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/924/019_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a PM. Renato José de Matos Fernandes.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/925/020_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/925/020_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a PM. Leonardo Moreira de Souza.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/926/021_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/926/021_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a PM. Monique da Fonseca Fortunato Moreira.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/927/022_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/927/022_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a PM. Cristiano Chagas Ferreira.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/928/024_2018_mdp.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/928/024_2018_mdp.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Dr. Fernando Siqueira.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/929/031_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/929/031_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Major BM Denis Silva Brum.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/930/032_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/930/032_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ten Cel BM Leonardo da Silva Loyola.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/931/044_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/931/044_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Pastor Sebastião Luiz da Silva.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/932/045_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/932/045_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Pastor Expedito Caruzo.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/933/046_2018_mdp.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/933/046_2018_mdp.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Sr. Carlos Luiz Bernardes Mattos Dias.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/934/048_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/934/048_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Dra. Cristina Fidalgo Afonso Pinheiro.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/935/049_2018_mdc.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/935/049_2018_mdc.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Policiais da guarnição de Conrado.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/936/050_2018_mdp.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/936/050_2018_mdp.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares de Marcelle Martins de Paula.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/937/051_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/937/051_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a MARIA JOSÉ DANTAS RODRIGUES.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/938/053_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/938/053_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos jogadores da liga  desportiva de Miguel Pereira - categoria sub-17.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/939/054_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/939/054_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Rosineia Corrêa Marino - Simone Aparecida Montemor (Ajudantes da liga  desportiva de Miguel Pereira - categoria sub-17).</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/940/055_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/940/055_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Claudiano de Sousa Gomes Amaral (técnico da liga desportiva de Miguel Pereira - categoria sub-17).</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/941/056_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/941/056_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Paulo Henrique da Silva Conceição (presidente da liga desportiva de Miguel Pereira - categoria sub-17).</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/942/057_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/942/057_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Carlos Alberto Vale da Silveira (massagista da liga desportiva de Miguel Pereira - categoria sub-17).</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/943/058_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/943/058_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Liliane Doro da Silva (Subsecretária de educação).</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/944/059_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/944/059_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos servidores da secretaria municipal de educação, lotados na Escola Municipal São Judas Tadeus.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/945/060_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/945/060_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Deputado Federal Alexandre Valle.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/955/061_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/955/061_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao ministro dos esportes Leandro Cruz.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/956/062_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/956/062_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao CB PM Wallace da Silva dos Santos.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/957/063_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/957/063_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao CB PM Rodrigo Ribeiro da Silva Reis.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/958/064_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/958/064_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao 2º SGT PM Marcos Paulo Barbosa Pinto.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/959/065_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/959/065_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a CB PM Marcelo Gomes dos Santos.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/960/066_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/960/066_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao SUB TEN PM Luiz Roberto Silva Maghelly.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/961/067_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/961/067_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Leandro Borges Filho (Inspetor da 96ª).</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/963/068_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/963/068_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao 2º SGT PM Aridalton de Souza Berião.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/962/069_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/962/069_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Fábio Rodrigo Pirrho de Azevedo (Investigador 96ª DP).</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/964/070_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/964/070_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares de Milton Teodoro da Fraga (Diguinho).</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/965/071_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/965/071_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Hélcio Junior Machado Lisboa.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/966/072_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/966/072_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Willian Luiz de Azevedo Filho.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/967/073_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/967/073_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Welington Benedito Alves Ferreira (Regente do coral Sou Portelense).</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/968/074_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/968/074_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Dener Bastos da Silva (Maestro da banda XV de Novembro).</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/969/084_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/969/084_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Carlos Alberto Castelano Alves (Supermercados Unidos).</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/970/085_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/970/085_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Carlos Henrique Castelano Alves (Supermercados Unidos).</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/971/086_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/971/086_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Glaucia Gonçalves da Silva.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/972/087_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/972/087_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Coral Sou Portelense.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/973/088_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/973/088_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Gloria Cristina de Araujo Sales Goulart (Sociedade musical XV de Novembro).</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/974/090_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/974/090_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ricardo Silva Teixeira (RW, Liga Forte e RDI).</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/975/091_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/975/091_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ana Paula Ribeiro Silva Santiago (Guarda Municipal - Instrutor do projeto guarda mirim).</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/976/092_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/976/092_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sidnei Luiz Berthosone de Azevedo (guarda municipal - instrutor do projeto guarda mirim).</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/977/093_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/977/093_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Carlos Henrique Kaiser Silva (guarda municipal - instrutor do projeto guarda mirim).</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/978/094_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/978/094_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Lidiane Vieira Machado (guarda municipal - instrutor do projeto guarda mirim).</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/979/095_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/979/095_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Flávio Pereira dos Santos (guarda municipal - instrutor do projeto guarda mirim).</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/980/096_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/980/096_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Denis Menezes Lopes (guarda municipal - instrutor do projeto guarda mirim).</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/981/097_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/981/097_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Rodolfo José Maia Onofre (guarda municipal - instrutor do projeto guarda mirim).</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/982/098_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/982/098_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sérgio de Azevedo Silva (guarda municipal - instrutor do projeto guarda mirim).</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/983/099_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/983/099_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a CAP PM Marcelo Barreto da Silva.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/984/100_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/984/100_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao 2º SGT PM Fábio Wilson Fontes da Silva.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/985/101_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/985/101_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a 3º SGT PM Fábio Regis da Silva Torres.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/986/102_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/986/102_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a CB PM Daniel Monteiro Duque Estrada.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/987/103_2018_mda.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/987/103_2018_mda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a SUB TEN PM Francisco Augusto de Carvalho Soares.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4057,67 +4057,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/741/plo_078_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/994/apl_001_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/995/apl_002_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/996/apl_003_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/997/apl_004_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/998/apl_005_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/999/apl_006_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/1000/apl_007_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/548/ind_001_2018_sinho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/551/ind_005_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/552/ind_006_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/553/ind_008_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/554/ind_009_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/555/ind_010_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/556/ind_013_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/557/ind_014_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/558/ind_015_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/560/ind_017_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/561/ind_019_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/562/ind_020_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/563/ind_021_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/564/ind_022_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/565/ind_023_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/566/ind_024_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/567/ind_025_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/568/ind_026_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/569/ind_027_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/570/ind_028_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/571/ind_029_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/572/ind_030_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/573/ind_032_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/574/ind_033_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/575/ind_034_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/576/ind_035_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/577/ind_036_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/578/ind_037_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/579/ind_038_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/581/ind_040_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/582/ind_041_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/583/ind_042_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/584/ind_043_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/585/ind_044_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/586/ind_045_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/587/ind_046_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/588/ind_047_2018_sinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/589/ind_048_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/590/ind_049_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/591/ind_050_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/594/ind_054_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/595/ind_055_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/596/ind_056_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/597/ind_057_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/598/ind_058_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/599/ind_059_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/601/ind_061_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/602/ind_062_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/603/ind_063_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/604/ind_064_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/605/ind_065_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/606/ind_066_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/607/ind_067_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/608/ind_068_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/610/ind_070_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/611/ind_071_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/612/ind_072_2018_albino.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/613/ind_073_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/614/ind_074_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/615/ind_075_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/616/ind_076_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/617/ind_077_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/618/ind_078_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/619/ind_079_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/620/ind_080_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/627/ind_091_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/628/ind_092_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/629/ind_093_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/630/ind_094_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/631/ind_095_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/632/ind_096_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/633/ind_097_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/634/ind_098_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/635/ind_099_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/636/ind_100_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/637/ind_101_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/917/009_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/918/010_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/919/011_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/920/014_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/921/015_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/922/017_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/923/018_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/924/019_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/925/020_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/926/021_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/927/022_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/928/024_2018_mdp.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/929/031_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/930/032_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/931/044_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/932/045_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/933/046_2018_mdp.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/934/048_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/935/049_2018_mdc.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/936/050_2018_mdp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/937/051_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/938/053_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/939/054_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/940/055_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/941/056_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/942/057_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/943/058_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/944/059_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/945/060_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/955/061_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/956/062_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/957/063_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/958/064_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/959/065_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/960/066_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/961/067_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/963/068_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/962/069_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/964/070_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/965/071_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/966/072_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/967/073_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/968/074_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/969/084_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/970/085_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/971/086_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/972/087_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/973/088_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/974/090_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/975/091_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/976/092_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/977/093_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/978/094_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/979/095_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/980/096_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/981/097_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/982/098_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/983/099_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/984/100_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/985/101_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/986/102_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/987/103_2018_mda.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/741/plo_078_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/994/apl_001_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/995/apl_002_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/996/apl_003_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/997/apl_004_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/998/apl_005_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/999/apl_006_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/1000/apl_007_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/548/ind_001_2018_sinho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/551/ind_005_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/552/ind_006_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/553/ind_008_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/554/ind_009_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/555/ind_010_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/556/ind_013_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/557/ind_014_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/558/ind_015_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/560/ind_017_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/561/ind_019_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/562/ind_020_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/563/ind_021_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/564/ind_022_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/565/ind_023_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/566/ind_024_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/567/ind_025_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/568/ind_026_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/569/ind_027_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/570/ind_028_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/571/ind_029_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/572/ind_030_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/573/ind_032_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/574/ind_033_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/575/ind_034_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/576/ind_035_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/577/ind_036_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/578/ind_037_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/579/ind_038_2018_wania.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/581/ind_040_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/582/ind_041_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/583/ind_042_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/584/ind_043_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/585/ind_044_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/586/ind_045_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/587/ind_046_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/588/ind_047_2018_sinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/589/ind_048_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/590/ind_049_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/591/ind_050_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/594/ind_054_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/595/ind_055_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/596/ind_056_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/597/ind_057_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/598/ind_058_2018_kiki.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/599/ind_059_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/601/ind_061_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/602/ind_062_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/603/ind_063_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/604/ind_064_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/605/ind_065_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/606/ind_066_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/607/ind_067_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/608/ind_068_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/610/ind_070_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/611/ind_071_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/612/ind_072_2018_albino.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/613/ind_073_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/614/ind_074_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/615/ind_075_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/616/ind_076_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/617/ind_077_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/618/ind_078_2018_anderson.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/619/ind_079_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/620/ind_080_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/627/ind_091_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/628/ind_092_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/629/ind_093_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/630/ind_094_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/631/ind_095_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/632/ind_096_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/633/ind_097_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/634/ind_098_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/635/ind_099_2018_pitanga.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/636/ind_100_2018_vitor.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/637/ind_101_2018_romano.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/917/009_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/918/010_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/919/011_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/920/014_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/921/015_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/922/017_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/923/018_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/924/019_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/925/020_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/926/021_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/927/022_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/928/024_2018_mdp.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/929/031_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/930/032_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/931/044_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/932/045_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/933/046_2018_mdp.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/934/048_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/935/049_2018_mdc.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/936/050_2018_mdp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/937/051_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/938/053_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/939/054_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/940/055_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/941/056_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/942/057_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/943/058_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/944/059_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/945/060_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/955/061_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/956/062_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/957/063_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/958/064_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/959/065_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/960/066_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/961/067_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/963/068_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/962/069_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/964/070_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/965/071_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/966/072_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/967/073_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/968/074_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/969/084_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/970/085_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/971/086_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/972/087_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/973/088_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/974/090_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/975/091_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/976/092_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/977/093_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/978/094_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/979/095_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/980/096_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/981/097_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/982/098_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/983/099_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/984/100_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/985/101_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/986/102_2018_mda.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2018/987/103_2018_mda.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H404"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="245.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>