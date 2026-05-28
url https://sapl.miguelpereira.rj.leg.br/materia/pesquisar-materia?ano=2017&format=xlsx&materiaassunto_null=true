--- v0 (2025-12-22)
+++ v1 (2026-05-28)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>André Pinto de Afonseca</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a organização básica da Prefeitura Municipal de Miguel Pereira, suprimindo, modificando e criando novos dispositivos, e dá outras providências em regime de urgência urgentíssima.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Romano Lomelino</t>
   </si>
   <si>
     <t>Dispõe sobre construção, localização e funcionamento de indústria, comércio ou estabelecimento que realize a manipulação de produtos perigosos, em área urbana do Município de Miguel Pereira e dá outra providências.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no Código Tributário do Município de Miguel Pereira.</t>
   </si>
@@ -1815,2499 +1815,2499 @@
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos valores das diárias dos servidores públicos e agentes políticos e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Cestas de Natal e dá outras providências.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/988/apl_001_2017.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/988/apl_001_2017.pdf</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/989/apl_002_2017.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/989/apl_002_2017.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal, o Projeto Ecológico "S.O.S. Lago de Javary", e dá outras providências.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/990/apl_003_2017.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/990/apl_003_2017.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do art. 33, e o art. 36 da Lei nº 1152 de 14 de dezembro de 1989, com a redação que lhe foi dada pela Lei nº 1385 de 13 de dezembro de 1993.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/991/apl_004_2017.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/991/apl_004_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de patrocínio a atletas do Município de Miguel Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/8759/apl_005_2017.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/8759/apl_005_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção no calendário municipal do Município de Miguel Pereira semana da valorizado da família.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/992/apl_006_2017.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/992/apl_006_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir uniformes e/ou fardas, instrumentos musicais, computadores, impressoras e ventiladores e outros para a Sociedade Musical XV de Novembro.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/993/apl_007_2017.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/993/apl_007_2017.pdf</t>
   </si>
   <si>
     <t>Estabelece o teto mínimo para a distribuição de execuções fiscais e dá outras providências.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1203/ind_001_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1203/ind_001_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita pintura de faixa de pedestres na Av. Cezar Lattes, em frente ao Trevo da entrada do Bairro Retiro das Palmeiras e Bairro Remanso.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1204/ind_002_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1204/ind_002_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita criação de linha de ônibus Via Fundação, entrando pela Rua Adelaide Badenes.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1205/ind_003_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1205/ind_003_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita reforma na ponte situada na Rua José Lúcio Malheiros - Mangueiras.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1206/ind_004_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1206/ind_004_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita instituir Sessão de passagem Arcádia - Paes Leme - Apropal em Conrado no 3º distrito.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1207/ind_006_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1207/ind_006_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instituído na Quadra de Conrado o Baile Anual de carnaval, matinê infantil.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1208/ind_007_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1208/ind_007_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita reforma, pintura, iluminação e colocação de bebedouro na Quadra de Esportes de Conrado.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1209/ind_008_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1209/ind_008_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizada construção de banheiros, vestiários, arquibancada, iluminação e instalação de água no Campo de Futebol de Conrado.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1210/ind_011_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1210/ind_011_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Alameda dos Turistas, depois do Bar do Moro - Bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1211/ind_012_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1211/ind_012_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Inclusão de aulas de Equoterapia para os alunos com necessidades especias na rede municipal de ensino.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1212/ind_013_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1212/ind_013_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Domingos Leitão, 315 - Bairro Aninha Moura.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1213/ind_014_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1213/ind_014_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Dona Elza - Bairro Aninha Moura.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1214/ind_015_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1214/ind_015_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Carlos Kaiser - Bairro Clube Velho.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1215/ind_016_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1215/ind_016_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita que providencie patrolamento e ensaibramento da Rua Alameda do Planalto, Bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1216/ind_017_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1216/ind_017_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento da Rua Luzia Marcolino de Paula Chagas, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1217/ind_018_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1217/ind_018_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da Rua Zair Pragana, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1218/ind_020_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1218/ind_020_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros públicos no Centro de Miguel Pereira e Portela.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Reforma da Escola Municipal São Judas Tadeu.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1220/ind_023_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1220/ind_023_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita quebra-molas para a Rua Dagmar Paiva, próximo ao nº 570, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1221/ind_024_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1221/ind_024_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da Rua Afonso Siqueira Jaralta, Bairro Ramada.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1222/ind_025_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1222/ind_025_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da Rua José Ferreira Gomes, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1223/ind_026_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1223/ind_026_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e limpeza da Rua Dr. Joaquim Nicolau, Bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1224/ind_027_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1224/ind_027_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e limpeza da Rua Dagmar Paiva, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1225/ind_028_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1225/ind_028_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita quebra-molas na Rua Frederico Wangler, Bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1226/ind_029_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1226/ind_029_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita ponte de ônibus na Rua Dagmar Paiva, próximo ao Posto de Saúde dr. Ivo Fraga da Conceição, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1227/ind_030_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1227/ind_030_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e ensaibramento da Alameda Miguel Pereira, Bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1228/ind_031_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1228/ind_031_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento, ensaibramento e limpeza da Rua Francisco Andreiollo, Centro.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1229/ind_032_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1229/ind_032_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de cesta de basquete na quadra de esportes na Rua Francisco Wangler, Travessa Pantrezina, Bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1230/ind_033_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1230/ind_033_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza, poda de árvore e troca de lâmpadas da Rua Dr. Luís Pinto, Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1231/ind_034_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1231/ind_034_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de mureta de proteção (GUARD RAIL) da rodovia MP 04, Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1232/ind_035_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1232/ind_035_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Domingos Leitão, 315 - Bairro Plante Café.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1233/ind_036_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1233/ind_036_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da ponte do Lago Javary.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1234/ind_037_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1234/ind_037_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da Gruta dos Escravos e do seu acesso, Bairro Governador Portela.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1235/ind_038_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1235/ind_038_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura da quadra de esportes situada na Rua José Ferreira Gomes com a Rua Dagmar Paiva, Bairro São Judas Tadeu e cobertura da quadra de esportes em Vera Cruz.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1236/ind_039_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1236/ind_039_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Fechamento de parte da Rua em torno do Lago de Javary nos finais de semanas.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1237/ind_040_2017_anderson_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1237/ind_040_2017_anderson_vitor.pdf</t>
   </si>
   <si>
     <t>Viabilize o estudo técnico e orçamentário para a criação de uma fábrica de pisos intertravados (bloquetes) em nosso Município.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1238/ind_041_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1238/ind_041_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita desapropriação, municipalização, convênio ou parceria do espaço da Associação Banco Boavista, Rua Senador Vasconcelos Tôrres, Bairro Cupido.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1239/ind_042_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1239/ind_042_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Desentupimento das manilhas na Avenida das Acácias, próximo ao nº 304, bairro Retiro das Palmeiras, neste Município.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1240/ind_043_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1240/ind_043_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Realize o inventário de todos os Hotéis, Pousadas e Restaurantes existentes em nossa cidade.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1241/ind_044_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1241/ind_044_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação, patrolamento e ensaibramento da Rua Elvira Mendes Gomes - Bairro Barão de Javary.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1242/ind_045_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1242/ind_045_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e ensaibramento da Rua Laura Fraga - Bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1243/ind_046_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1243/ind_046_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de troncos de árvores e conserto de calçada, Rua Bonifácio Portela, em frente ao Colégio Estadual Doutor Antônio Fagundes, Centro.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1244/ind_047_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1244/ind_047_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Colocação de massa asfáltica nos buracos existentes na Rua Dr. José Resende, na altura do nº 47 no Bairro Plante Café.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1245/ind_048_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1245/ind_048_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Colocação de massa asfáltica nos buracos existentes na Rua Comandante Paulo Emílio, na altura do nº 1064 no Bairro Futurista em Portela.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1246/ind_049_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1246/ind_049_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita que seja inserido no Posto de Saúde de Vera Cruz e no Posto de Saúde de Conrado o Program de Tabagismo.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1247/ind_050_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1247/ind_050_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a troca das lâmpadas que se encontram queimadas em todo o Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1248/ind_051_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1248/ind_051_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita rebaixamento das manilhas no início da Rua Dep. José Vaz de Miranda em Conrado.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1249/ind_052_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1249/ind_052_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita pintura no Posto de Saúde de Conrado.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1250/ind_053_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1250/ind_053_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de dois braços de luz no poste que fica situado entre a creche de Conrado e as instalações do DPO no 3º Distrito.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1251/ind_054_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1251/ind_054_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita que autorize alunos do 6° ao 9° ano da rede municipal fazerem visita monitorada a Câmara Municipal de Miguel Pereira</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1252/ind_055_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1252/ind_055_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a Formação de uma Equipe da Guarda Municipal para o 3º Distrito.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1253/ind_056_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1253/ind_056_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua Cristóvão da Rocha Goulart, no bairro Rio Douro</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1254/ind_057_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1254/ind_057_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas dos postes das ruas Cristóvão da Rocha Goulart e Manoel Brasil, no bairro Rio Douro.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1255/ind_058_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1255/ind_058_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Limpeza do campinho na Rua Cristóvão da Rocha Goulart, no bairro Rio Douro.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1256/ind_059_2017_domi.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1256/ind_059_2017_domi.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção / desvio da rede de esgoto da Estrada RJ 125, Bairro Santa Branca, altura do nº 30525.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1257/ind_060_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1257/ind_060_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de um quebra-molas tipo lombada, cito a Rua Calmério Rodrigues Ferreira, em frente ao Posto de Saúde Roberto Campos em Miguel Pereira.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1258/ind_061_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1258/ind_061_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento das Ruas: Tijipio e Lourdes Sebastiani, bairro Vera Cruz.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1259/ind_062_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1259/ind_062_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Hermano Durão, bairro Boa Vista.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1260/ind_063_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1260/ind_063_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Providenciar limpeza para o Rio do Saco.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1261/ind_064_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1261/ind_064_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Colocação de manilhas em uma vala negra que existe antes do Hotel Rei da Montanha em Portela.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1262/ind_065_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1262/ind_065_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e capina, iluminação pública e retirada da lixeira na Rua José Lúcio Malheiros - Mangueiras no 3º Distrito.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1263/ind_066_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1263/ind_066_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita reforma em Pontes da localidade de Santa Branca - 3º distrito.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1264/ind_067_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1264/ind_067_2017_romano.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua Prof.ª Conceição Costa Pinto, Segundo Tombo, Governador Portela, em toda sua extensão, inclusive o acesso pela margem da linha férrea.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1265/ind_068_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1265/ind_068_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública, com URGÊNCIA, na Rua Dr. Virgílio Miguel Pereira, São Judas Tadeu, Miguel Pereira, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1266/ind_069_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1266/ind_069_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e ensaibramento da Rua Celso Martins Figueira, Governador Portela.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1267/ind_070_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1267/ind_070_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Dona Izaura, bairro de Javary, neste Município.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1268/ind_071_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1268/ind_071_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Comandante Paulo Emílio, Barão de Javary, neste Município.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1269/ind_072_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1269/ind_072_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Dona Izolina Ayrão Portella, Governador Portela, neste Município.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1270/ind_073_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1270/ind_073_2017_romano.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento, com URGÊNCIA, da Estrada Country Club, Santo Antônio do Fundão, Miguel Pereira, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1271/ind_074_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1271/ind_074_2017_romano.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpada com URGÊNCIA na Rua Waldomiro Moreira, Passatempo, Governador Portela.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1272/ind_075_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1272/ind_075_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Colocação de pó de pedra na Alameda Bela Vista, bairro Praça da Ponte, Miguel Pereira.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1273/ind_076_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1273/ind_076_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública e recolação do corrimão da escada da servidão da Alamenda do Recreio que liga a Rua Frederico Wangler, próximo ao Sítio Brasil, que liga também a Igreja do Pastor Julico, com URGÊNCIA, Praça da Ponte, Miguel Pereira.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1274/ind_077_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1274/ind_077_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, reparos na erosão na Rua Márcia - Ramada</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1275/ind_078_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1275/ind_078_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, patrolamento e ensaibramento para a Rua Waldemar Fraga - Bairro Cupido.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1276/ind_079_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1276/ind_079_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Valdemar Fraga, bairro Cupido, neste Município.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1277/ind_080_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1277/ind_080_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Estrada Monte Líbano, na descida da Igreja Católica, bairro Fragoso, neste Município.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1278/ind_081_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1278/ind_081_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Patrolamento, ensaibramento e limpeza com retirada de lixos e entulhos da Alameda do Planalto, bairro Praça da Ponte, neste Muncípio.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1279/ind_082_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1279/ind_082_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Patrolamento e a troca das lâmpadas da iluminação pública da Rua João da Silva Brasil (estradas dos casais)</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1280/ind_083_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1280/ind_083_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Colocação de 02 (dois) pontos de ônibus, sendo um na Rua Cristóvão da Rocha Goulart, em frente ao campinho no bairro Rio Douro, e outro na Rua Joaquim Teixeira Portela, próximo á Rua Rubens de Andrade, no bairro Rio Douro.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1281/ind_084_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1281/ind_084_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, patrolamento e ensaibramento para a Estrada da Covanca - Bairro São José das Rolinhas.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1282/ind_086_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1282/ind_086_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a criação da Secretaria Municipal de Cultura, que está vinculada a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1283/ind_087_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1283/ind_087_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Construção de redes coletoras de águas pluviais e caixas de captação em toda extensão da Rua João Caetano, no bairro Rio Douro.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1284/ind_088_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1284/ind_088_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Mudança de local de vaga de estacionamento para deficiente na Rua Francisco Machado (realizar mudança da vaga que encontra-se em frente à Ótica para próximo à papelaria.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1285/ind_089_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1285/ind_089_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Instalação de duas faixas de pedestres na Avenida Frederico Wangler, no bairro Praça da Ponte (uma próximo ao mercado e outra próximo ao posto de saúde).</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1286/ind_090_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1286/ind_090_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Implantação de uma vaga de deficiente na Avenida da Paz, no Centro (trecho sem saída, em frente ao Supermercado Bramil).</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1287/ind_091_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1287/ind_091_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Transformar a Comunidade Terapêutica que funcionaria em Cilândia em um local para funcionamento do PRODEQ.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1288/ind_092_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1288/ind_092_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o atendimento das farmácias em regime de plantão, conforme artigos 290 ao 293 do Código de Posturas Municipais de Miguel Pereira.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1289/ind_093_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1289/ind_093_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e urbanização da praça, Bairro Marco da Costa.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1290/ind_094_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1290/ind_094_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da servidão que liga a Alameda Bernardes com a Alameda do Recreio, Bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1291/ind_095_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1291/ind_095_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita implantação do Projeto de Coleta Solidária e Reciclagem de Óleo de Cozinha Residual.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1292/ind_096_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1292/ind_096_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que repare com Urgência o buraco existente na Rua Marechal Rondon, próximo ao Destacamento dos Bombeiros - Barão de Javary.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1293/ind_097_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1293/ind_097_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça na Rua Manduca Bernardes, altura no número 220, no bairro São Judas Tadeu, neste Município.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1294/ind_099_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1294/ind_099_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, troca de 2 lâmpadas queimadas na Rua Chaumiere, em frente ao bar da Noêmia.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1295/ind_100_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1295/ind_100_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, reparo na rede de esgoto na Rua Luxemburgo - Estância Aleluia, em frente ao nº 1181.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1296/ind_101_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1296/ind_101_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Alameda Miguel Pereira, bairro Praça da Ponte, neste Município.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1297/ind_102_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1297/ind_102_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Construção de uma cisterna ou aquisição de uma caixa d'agua para a Escola Municipal Waldemar Vieira da Rosa, no Bairro Futurista.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1298/ind_103_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1298/ind_103_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Ampliação e reformas na Escola Municipal Guararapes.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1299/ind_104_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1299/ind_104_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, a troca de lâmpadas na Rua Elvira Mendes Gomes - Barão de Javary.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1300/ind_105_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1300/ind_105_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, a troca de lâmpadas na Rua Maria de Lourdes - Barão de Javary.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1301/ind_106_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1301/ind_106_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, reparo na rede de esgoto, como troca de manilhas para a Avenida Trapiá, próximo ao nº 77, Bairro Guararapes.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1302/ind_107_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1302/ind_107_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, patrolamento e ensaibramento para a Rua Laura Fraga - Bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1303/ind_108_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1303/ind_108_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita reparo da erosão localizada na Alameda dos Turistas - Praça da Ponte, na altura do nº 955.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1304/ind_109_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1304/ind_109_2017_romano.pdf</t>
   </si>
   <si>
     <t>Realização de Evento Regional de Lançamento do Programa ID Jovem do Governo Federal da Região Centro-Sul, em Miguel Pereira.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1305/ind_110_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1305/ind_110_2017_romano.pdf</t>
   </si>
   <si>
     <t>Andamento à implantação do Conselho Municipal de Cultura, conforme o disposto no Plano Municipal de Cultura de 2016, tendo em vista o cumprimento dos prazos para elaboração dos Sitemas Municipal, Estadual e Nacional de Cultura.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1306/ind_111_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1306/ind_111_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize com Urgência, patrolamento, iluminação e roçada para a Rua das Paineiras - Barão de Javary.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>Marquinho Gordo</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1307/ind_112_2017_marquinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1307/ind_112_2017_marquinho.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento para a Rua Itamaracá, em frente ao nº 1080, Barão de Javary, neste Município.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1308/ind_113_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1308/ind_113_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita criação de um Programa de Óculos nas Escolas.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1309/ind_114_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1309/ind_114_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita criação de um Programa Banco de aleitamento Materno.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Solicita reposição de 14 lâmpadas queimadas na Rua Luis Marquês - Clube Velho.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>Solicita verificar qual o problema que está impossibilitando a passagem do ônibus via Rio Douro com o itinerário via Igreja Quadrangular.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>Iluminação Pública na Rua Zélia, nº 15, bairro Alegria, em frente ao Sítio Solidão, neste Município.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>Possibilidade de substituição de lâmpadas queimadas na Rua Santa Barbara em toda sua extensão, em Arcádia.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>Solicita implantação de passarela móvel de madeira sobre os trilhos da estação ferroviária, próximo ao Memorial Histórico (Museu Francisco Alves), Avenida Roberto Silveira, Centro.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1315/ind_120_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1315/ind_120_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e manutenção do esgoto a céu aberto, Rua Mal. Edgard do Amaral, Vila Selma.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1316/ind_122_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1316/ind_122_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento, ensaibramento e reposição de lâmpadas para a Rua Orlina Ferreira Machado, 269 - Bairro Remanso.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1317/ind_123_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1317/ind_123_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas na Rua Dona Isaura - no alto do bairro Barão de Javary.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1318/ind_126_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1318/ind_126_2017_romano.pdf</t>
   </si>
   <si>
     <t>Quatro quebra molas na Rua Comandante Paulo Emilio, em torno do Lago de Javary, entre os números 3630, 3330 (Hotel Itamaracá) e os números 32225 e o 3190.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1319/ind_127_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1319/ind_127_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpada na Rua João Dorival de Azevedo em frente ao nº 36, Rua da antiga casa de Saúde, em frente ao Campo de Futebol.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1320/ind_128_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1320/ind_128_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas queimadas, Rua Dércio Barros de Azevedo, Bairro Alegria.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1321/ind_129_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1321/ind_129_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o inventário e mapeamento das rus da zona rural, que só pagam ITR.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1322/ind_130_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1322/ind_130_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas na Estrada MP 04 em toda a extensão e Rua do Contorno, Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1323/ind_131_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1323/ind_131_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita interceder à LIGHT por solução para a constante queda de luz, Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1324/ind_132_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1324/ind_132_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração do Viaduto Engenheiro Paulo de Frontin, Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1325/ind_133_2017_vitor_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1325/ind_133_2017_vitor_cleber.pdf</t>
   </si>
   <si>
     <t>Viabilize a inscrição do Programa Melhor em Casa.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1326/ind_134_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1326/ind_134_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita quebra molas na Rua Orlando (próximo ao número 63), Bairro Vila Suíssa.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1327/ind_135_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1327/ind_135_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita Bicicletário para as estações de Miguel Pereira e Portela.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>Solicita asfaltamento para a Rua da Igreja Mais que Vencedores.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1329/ind_137_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1329/ind_137_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita CONTÊINER DE LIXO e placas indicativas da PROIBIÇÃO DE SE JOGAR LIXO nas proximidades do Viaduto Engenheiro Paulo de Frontin, Bairro Vera Cruz. Ponto turístico do município.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1330/ind_138_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1330/ind_138_2017_romano.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas na Travessa Sebastião Portela, Futurista, Governador Portela, em toda sua extensão.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1331/ind_139_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1331/ind_139_2017_romano.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento daTravessa Eurico Rosa, com a entrada pela Rua Valdemar Vieira da Rosa, Centro, Governador Portela.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1332/ind_140_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1332/ind_140_2017_romano.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Rotaract, após o número 40, Barão de Javary.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1333/ind_141_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1333/ind_141_2017_romano.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas no Campo do Tiburcio, em gente ao trailer, na Estrada de Ferreiros.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1334/ind_142_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1334/ind_142_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Meio Ambiente, representada pela srª Nathalia Mafra Garbois Zacaron, o recálculo do valor de repasse do ICMS Verde.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1335/ind_143_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1335/ind_143_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Inclusão de aulas de reforço escolar aos alunos com dificuldades de aprendizagem.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1336/ind_144_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1336/ind_144_2017_romano.pdf</t>
   </si>
   <si>
     <t>Patrolamento, ensaibramento e iluminação pública próximo ao número 1842, Av. Manoel Gonçalves, Lagoinha.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1337/ind_145_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1337/ind_145_2017_romano.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestre na Rua Dr. Joaquim Nicolau, em frente a primeira entrada da Praça da Ponte.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1338/ind_146_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1338/ind_146_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita um local para o evento BATALHA DE RAP.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1339/ind_147_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1339/ind_147_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Possibilidade de construções de banheiros públicos no Centro de Miguel Pereira e Portela.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1340/ind_148_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1340/ind_148_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 060/2017, necessidade de construção de um quebra-molas tipo lombada, cito a Rua Calmério Rodrigues Ferreira, em frente ao Posto de Saúde Roberto Campos em Miguel Pereira.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1341/ind_149_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1341/ind_149_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Viabilize a construção de rampa de acesso na calçada em frente ao Banco Santander.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1342/ind_150_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1342/ind_150_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e ensaibramento da Rua Alziro Zarur, Bairro Guararapes.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1343/ind_151_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1343/ind_151_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas e limpeza de bueiros na Rua Albertina Rocha Vale, Bairro Passatempo.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1344/ind_152_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1344/ind_152_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas na Rua Waldomiro Moreira, Bairro Passatempo.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1345/ind_153_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1345/ind_153_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas das ruas Conde Pereira Carneiro, Dagmar Paiva e José Ferreira Gomes, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1346/ind_155_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1346/ind_155_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Viabilizar um novo local para que os ônibus da empresa Linave possam fazer suas paradas e aguardarem seus horários, sem que atrapalhem o tráfego de veículos, pois onde estacionam sem veículos, na rua Dr. Osório de Almeida, em frente ao Colégio Estadual Álvaro Alvim, em Governador Portela, vem ocorrendo grandes transtornos na via. Solicito ainda que seja implantada plcas de proibido estacionar ao longo da via.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1347/ind_156_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1347/ind_156_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria Municipal de Meio Ambiente reconheça e implemente o Projeto Reciclaê.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1348/ind_157_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1348/ind_157_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento, ensaibramento e iluminação pública para o Caminho da Jovita - Barão de Javary.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1349/ind_158_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1349/ind_158_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Viabilize a instalação de um bicicletário na FAETEC.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1350/ind_159_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1350/ind_159_2017_romano.pdf</t>
   </si>
   <si>
     <t>Reparo da grade da quadra da Estação de Governador Portela, próximo a Igreja Matriz.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1351/ind_160_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1351/ind_160_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas nas ruas Luzia Marcolino de Paula Chagas e Manduca Bernardes, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1352/ind_161_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1352/ind_161_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Criação do Projeto Casa Rosada, conforme anexo</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1353/ind_162_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1353/ind_162_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura de faixas para pedestres na Av. Cezar Lattes, altura da KAF Rio.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1354/ind_163_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1354/ind_163_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita construção de Ponto de Ônibus, conforme o que se encontra na Praça João XXIII, Centro de Miguel Pereira, precisamente em Conrado - 3º distrito, no antigo Bar do Jojoca - Estrada RJ, pista de subida e um em frente ao Posto de Saúde, pista de subida.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1355/ind_164_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1355/ind_164_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita abertura de uma Rua projetada que existe no final da Rua da Paz, Centro de Miguel Pereira, que terá saída para a Rua Machado Bittencourt.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1356/ind_165_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1356/ind_165_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita com máxima urgência, o retorno da Rede Elétrica do Km 18, Estrada do Mario Belo - Paes Leme.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1357/ind_166_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1357/ind_166_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de braços de luz e reposição de lâmpadas na Estrada do Pau Ferro - Santa Branca.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1358/ind_167_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1358/ind_167_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a parceria e/ou convênio do executivo com o curso de Turismo do CEDERJ para um inventário turístico do município.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1359/ind_168_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1359/ind_168_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a transformação de local de descarte de lixo na Rua Francisco Andreiolo em MIRANTE junto com uma PRAÇA ECOLÓGICA.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1360/ind_169_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1360/ind_169_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a instalalção de poste e braços de luza para as Rua Cristóvão Castro Barcelos, que liga Fragoso a Vera Cruz, e para a Estrada Renato Góes de Azevedo, Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1361/ind_170_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1361/ind_170_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas na Rua 25 de Outubro, próximo ao número 80, Bairro Vila Suíssa.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1362/ind_171_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1362/ind_171_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a liberação de transporte coletivo para os atletas, deste município.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>Academia ao ar livre próximo ao Posto de Saúde do São Judas.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1364/ind_173_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1364/ind_173_2017_wania.pdf</t>
   </si>
   <si>
     <t>Viabilizar colocação de uma Caixa de Correio em Paes Leme, na Apropal.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>Areia de Quadra Poliesportiva em Mangueiras.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1366/ind_175_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1366/ind_175_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de Unidades Básicas de Saúde (UBS) e/ou Estratégia Saúde da Família (ESF), Bairro Selma.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1367/ind_176_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1367/ind_176_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas na Rua São Roque, Bairro Vilage São Roque.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1368/ind_177_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1368/ind_177_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública na Rua Oscar de Almeida Nunes, bairro Guararapes, Miguel Pereira.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1369/ind_178_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1369/ind_178_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Estudo da viabilidade de implementação de armários para os trabalhadores braçais desta Prefeitura.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1370/ind_179_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1370/ind_179_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de pista de SKATE na antiga quadra na Rua João Dorival de Azevedo, Bairro Vila Margarida.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1371/ind_180_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1371/ind_180_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de quebra molas e/ou redutor de velocidade na Avenida Pre4sidente Kennedy, próximo aos números 5591 e 586, Centro.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1372/ind_181_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1372/ind_181_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de possibilidade de construção de uma cobertura para a escada que da acesso ao Colégio Waldemar Vieira da Rosa, no bairro Fururista em Portela.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1373/ind_182_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1373/ind_182_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de postes e braços de luz, patrolamento e ensaibramento e construção de ponto de ônibus na Estrada de Ferro Antiga (Serraria), Bairro Governador Portela.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1374/ind_183_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1374/ind_183_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Viabilize a construção de rampa de acesso na calçada entre o Supermercado Bramil e a praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>Solicita a reforma da quadra poliesportiva do Bairro Praça da Ponte, entre a Rua Frederico Wangler e a Travessa Pantrezinha.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1376/ind_187_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1376/ind_187_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Meio Ambiente a REMEDIAÇÃO da área do antigo lixão em Governador Portela.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1377/ind_188_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1377/ind_188_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o fechamento da passagem que dá acesso ao antigo LIXÃO em Governador Portela e o policiamento ostensivo, da GUARDA MUNICIPAL, para evitar o descarte de lixo e o trânsito de pessoas no local.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1378/ind_189_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1378/ind_189_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública em toda a extensão da Rua Professora Conceição Costa Pinto, Segundo Tombo, Governador Portela.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1379/ind_190_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1379/ind_190_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas na Alameda dos Turistas, Alameda Bernardes, Alameda do Recreio, Alameda Miguel Pereira, Alameda Florestal, Alameda Bernardes, Alameda Bela Vista e Estrada Frediso Wangler</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1380/ind_191_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1380/ind_191_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de bicicletários na Cachoeira do Poção, Bairro Vera Crua e no Lago de Javary.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1381/ind_192_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1381/ind_192_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita pintura das faixas, instalação de olhos de gato retrorefletivos e placas de sinalização na Rua Belford descida da Estrada Chaumiere em direção ao Bairro Javary.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1382/ind_193_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1382/ind_193_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento, ensaibramento e troca de lâmpadas da Rua Comandante Paulo Emílio, Bairro Barão de Javary.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1383/ind_196_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1383/ind_196_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública para Rua Maria Carmem, e, tome também providências quanto a lama que desce da Rua Afonso Jaraulta em dias de chuva, ficando acumulada em frente às residências da Rua Maria Carmem.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1384/ind_197_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1384/ind_197_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um HORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1385/ind_198_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1385/ind_198_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a criação e implantação da OUVIDORIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1386/ind_199_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1386/ind_199_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1387/ind_200_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1387/ind_200_2017_romano.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas na Rua Manfredo de Lamare, próximo ao número 575, Centro, Miguel Pereira.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1389/ind_201_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1389/ind_201_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas na Rua Marcolino de Paula Chagas, Rua Zair Pragana, Rua Dagmar Paiva, Rua José Ferreira Gomes, Rua Conde Pereira Carneiro, Rua Manduca Bernardes, Rua Dr. Virgílio Miguel Pereira, Rua de Paiva, Rua Aymar Ferreira Gomes, Rua Bruno Lucci e Rua Zeca Leal, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1390/ind_202_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1390/ind_202_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Viabilize a limpeza das margens do Rio do Saco.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1391/ind_203_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1391/ind_203_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Criação de vagas de estacionamento reservadas aos deficiente físicos e aos idosos na via pública em Governador Portela, neste Município, bem cmo providencie a colocação de placa indicativa de trânsito sobre as referidas vagas.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1392/ind_204_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1392/ind_204_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Criação de vagas reervadas à carga e descarga na via pública em Governador Portela,neste Município, bem como providencie a colocação de placa indicativa de trânsito sobre as referidas vagas.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1393/ind_205_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1393/ind_205_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Cobertura na subida das escadas da Escola Municipal Waldemar Vieira da Rosa, no bairro Futurista, assim também como uma área de lazer para os alunos para que possam usar no horário de recreação.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1394/ind_206_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1394/ind_206_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Construção de uma área de lazer no bairro Futurista.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1395/ind_207_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1395/ind_207_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Viabilize a pintura da Quadra Esportiva no Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1396/ind_208_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1396/ind_208_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a proibição de caminhões pelo centro de Governador Portela, salvo para carga e descarga no comércio local.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1397/ind_209_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1397/ind_209_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a REABERTURA E TOTAL FUNCIONAMENTO da Usina de Asfalto.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1398/ind_210_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1398/ind_210_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Limpeza na calçada da Rua Joaquim Teixeira Portela, próximo ao número 35.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1399/ind_211_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1399/ind_211_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento e/ou "tapa buracos" da Alameda dos Turistas, Alameda do Recreio, Rua dos Veranistas, Alameda Bernardes, Bairro Praça da Ponte.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1400/ind_212_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1400/ind_212_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita convênio com a FAETEC ou CEFET de curso de preparação e capacitação da Guarda Municipal para o atendimento ao turista.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1401/ind_213_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1401/ind_213_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Construções de mais gavetas no Cemitério de Governador Portela.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1402/ind_214_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1402/ind_214_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a REVITALIZAÇÃO do MIRANTE DA SERRA.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1403/ind_215_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1403/ind_215_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração de Projeto de Lei para criação de Parcerias Público Privadas (PPP) de colocação de LIXEIRAS SELETIVAS.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1404/ind_216_2017_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1404/ind_216_2017_pitanga.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação 181/2017, solicita estudo de possibilidade de construção de uma cobertura para a escada que da acesso ao Colégio Waldemar Vieira da Rosa, no bairro Fururista em Portela.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1405/ind_217_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1405/ind_217_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a reabertura do POSTO DE INFORMAÇÕES TURÍSTICAS no pórtico do município.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1406/ind_218_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1406/ind_218_2017_romano.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas e limpeza na Rua Manoel Guiherme Barbosa, Estrada do Sertãozinho, próximo ao Hotel Montanhês, Miguel Pereira.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1407/ind_219_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1407/ind_219_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Viabilize a construção de quebra-molas em frente a Sociedade Musical XV de Novembro (Quinze) - Portela.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1408/ind_220_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1408/ind_220_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Viabilize a construção de quebra-molas no Segundo Tombo, na Rua Dr. Osório de Almeida - Portela.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1409/ind_221_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1409/ind_221_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a otimização do funcionamento da Estação de Tratamento de Esgotos de Barão de Javary.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1410/ind_222_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1410/ind_222_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Disponibilização de veículo para atender os usuários do Centro de Apoio Psicossocial.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1411/ind_223_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1411/ind_223_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Retorno da oficina profissionalizante do SENAI em Governador Portela, no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1412/ind_224_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1412/ind_224_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de lixo do córrego na entrada do bairro da Praça da Ponte.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1413/ind_225_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1413/ind_225_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Viabilize a criação de gavetas no Cemitério de Conrado, neste Município.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1414/ind_227_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1414/ind_227_2017_romano.pdf</t>
   </si>
   <si>
     <t>Um ponto de luz na Estrada Fazenda Soledade, 101, Lagoa das Lontras.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1415/ind_228_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1415/ind_228_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Proceda com a regulamentação do artigo 290 e seguintes do Código de Posturas Municipais, mormente no que concerne aos Plantões das Farmácias e Drogarias existentes no Município.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1416/ind_229_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1416/ind_229_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o fechamento da Rua Gal. Ferreira do Amaral, entre o Restaurante Chico Rei e a Loja Argeu Boutique, entre 18:00 e 00:00.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1417/ind_230_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1417/ind_230_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita estudo e projeto para otimizar, revitalizar e despoluir o Rio Santana.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1418/ind_231_2017_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1418/ind_231_2017_cleber.pdf</t>
   </si>
   <si>
     <t>Implantação de duas faixas de pedestres na Avenida Cesar Latte, uma próxima à entrada do bairro Lagoinha e a outra em frente à Igreja Casa de Oração de Miguel Pereira, número 783.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1419/ind_232_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1419/ind_232_2017_romano.pdf</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento, ou sendo mais viável asfalto para a Rua Luiz Marques, entrada do Clube Velho.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1420/ind_233_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1420/ind_233_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação na Rua Joaquim Portela, Rio D'ouro, Governador Portela.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1421/ind_234_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1421/ind_234_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação na Rua Ilka, próximo ao nº 343, Vila Margarida.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1422/ind_235_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1422/ind_235_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação na Travessa Gênova 110 e Bruno Lucci, próximo à Padaria Estância Aleluia, as 2 (duas) situadas no bairro Estância Aleluia.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1423/ind_236_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1423/ind_236_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação na Avenida Conde Pereira Carneiro, esquina com a Zeca Leal, São Judas Tadeu.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1424/ind_237_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1424/ind_237_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação na Avenida Laurita, próximo ao Hotel Fazenda Miguel Pereira, Vila Suissa.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1425/ind_238_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1425/ind_238_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação e limpeza na Rua Henrique Iaccovo; Rua das Paineiras; Rua Manoel Leovegildo Xavier; todas situadas no bairro Retiro das Palmeiras.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1426/ind_239_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1426/ind_239_2017_romano.pdf</t>
   </si>
   <si>
     <t>Iluminação e limpeza na Rua Euvira Mendes, próximo ao Chagrilá; na Rua do Recreio; Rua Professora Maria de Lurdes, próximo ao nº 222; Rua Chaumiere, próximo ao nº 130; Rua Dona Isaura; Rua Alto Javary. Todas as ruas situadas no bairro Barão de Javary.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1427/ind_240_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1427/ind_240_2017_romano.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas no bairro Pantanal, Miguel Pereira.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1428/ind_241_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1428/ind_241_2017_wania.pdf</t>
   </si>
   <si>
     <t>Viabilizar a Regularização Fundiária do município de Miguel Pereira.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1429/ind_242_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1429/ind_242_2017_wania.pdf</t>
   </si>
   <si>
     <t>Viabilizar para o pátio da estação de Conrado, troca de lâmpadas.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1430/ind_243_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1430/ind_243_2017_wania.pdf</t>
   </si>
   <si>
     <t>Viabilizar para o Cemitério de Conrado - 2º Distrito as seguintes necessidades: a construção de uma cozinha, uma varanda, colocação de bancos e reconstrução de parte do muro.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1431/ind_244_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1431/ind_244_2017_wania.pdf</t>
   </si>
   <si>
     <t>Instituir um patrulhamento de Guarda Municipal de "Bike para Bairros", de imediato o entorno do Lago de Javary.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1432/ind_246_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1432/ind_246_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento e/ou "tapa buracos" da Rua Manduca Bernardes e Rua Luzia Marcolino de Paula Chagas, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1433/ind_247_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1433/ind_247_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita que a CEDAE estude implantação de REDE DE ÁGUA TRATADA para o Bairro Arcádia.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1434/ind_248_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1434/ind_248_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento, ensaibramento e asfaltamento do final da Avenida Manoel Gonçalves, Bairro Lagoinha.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1435/ind_249_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1435/ind_249_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas e operação "tapa buracos" na Rua Márcia e Rua Isaltino M. Teles, Bairro Ramada.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1436/ind_250_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1436/ind_250_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita solução junto à LIGHT para as constantes quedas de luz no Bairro Vera Cruz.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1437/ind_251_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1437/ind_251_2017_romano.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas da Rua Luiza Marcolino de Paula, São Judas Tadeu, Miguel Pereira.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1438/ind_252_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1438/ind_252_2017_romano.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas da Rua Dr. Peralta, próximo ao nº 110, bairro Vila Suissa, Miguel Pereira.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1439/ind_253_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1439/ind_253_2017_romano.pdf</t>
   </si>
   <si>
     <t>Patrulhamento à noite na Praça da Estação em Governador Portela.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1440/ind_254_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1440/ind_254_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de projeto turístico e cultural para implantação do TREM TURÍSTICO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1441/ind_255_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1441/ind_255_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e ensaibramento da Estrada Monte Líbano, ligação entre os bairros Vera Cruz e Lagoa das Lontras.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1442/ind_256_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1442/ind_256_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do pavimento na Rua Dona Pessoinha na altura do nº 55 - Centro.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1443/ind_257_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1443/ind_257_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas na Rua Clezio Ricardo de Almeida na altura do n° 365 - Governador Portela</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1444/ind_258_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1444/ind_258_2017_romano.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpada na Rua Daguimar Paiva, em frente ao número 282, São Judas Tadeu, Miguel Pereira.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1445/ind_259_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1445/ind_259_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita acesso à ACADEMIA AO AR LIVRE no Bairro Roseiral.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1446/ind_260_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1446/ind_260_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Desconto no IPTU àqueles que mantiveram sua fachada pintada e sua calçada dentro dos padrões de acessibilidade determinados.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1447/ind_261_2017_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1447/ind_261_2017_sinho.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e ensaibramento nas Ruas Sebastião dos Santos, Norimar da Fonseca Nunes e Américo Vilela - Barão de Javary.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1448/ind_262_2017_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1448/ind_262_2017_kiki.pdf</t>
   </si>
   <si>
     <t>Abastecimento de água nos bairros Cilândia e São José das Rolinhas</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1449/ind_263_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1449/ind_263_2017_romano.pdf</t>
   </si>
   <si>
     <t>Reforma do escadão do alto da Praça da Ponte.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Troca de lâmpadas na Rua Cyro Duarte - Bairro São Judas.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Retirada de troncos, galhos e folhas da Rua Alexandre Espinola.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
@@ -4350,1131 +4350,1131 @@
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento da Rua Agostinho Dias - Bairro Recreio.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Pintura das salas de aula da Escola Municipal do Pantanal.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4233/req_001_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4233/req_001_2017_romano.pdf</t>
   </si>
   <si>
     <t>Solicito convocação do Exmo. Sr. Secretário de Saúde de Miguel Pereira para dar explicações sobre o novo modelo de cogestão do Município com o Hospital Santo Antônio, para a próxima Sessão Legislativa.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4234/req_002_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4234/req_002_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita que seja retirada uma Colmeia que se formou no poste da Rua Francisco Santoro, na altura do nº 3 em Mangueiras.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4235/req_004_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4235/req_004_2017_wania.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de redutores de velocidade na Estrada RJ-125, no percurso de Santa Branca Km 30 até Mangueiras Km 27 em Conrado.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4236/req_006_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4236/req_006_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de todos os processos licitatórios que a empresa Aledice da S. Amaral (Assa Publicidade) participou nesta Prefeitura.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4237/req_007_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4237/req_007_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de todos os documentos da Sra. Luciana Gomes Freire.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4238/req_008_2017_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4238/req_008_2017_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da participação e demais documentos de nomeação, assim como, local de lotação do Sr. Américo Luiz do Amaral Cordeiro.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4239/req_009_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4239/req_009_2017_romano.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de cópia, devidamente rubricada por um servidor, de todo o processo de contratação da empresa que está fazendo reparos com recapeamento, conforme publicado no Facebook da Prefeitura, realizado no dia 22 de Fevereiro de 2017.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4240/req_010_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4240/req_010_2017_romano.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de cópia de relação de todos os cargos comissionados nomeados no Município de Miguel Pereira a partir de Janeiro de 2017.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4241/req_011_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4241/req_011_2017_romano.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de cópia, devidamente rubricada por um servidor, de todo processo de contratação/convênio e ou prestação de serviços da colocação de fibra ótica / Cidade Digital, neste Município.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4242/req_012_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4242/req_012_2017_romano.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de cópia, devidamente rubricada por um servidor, de todo processo de contratação ou concessão para exploração do Estacionamento Rotativo, já em funcionamento, no Município de Miguel Pereira.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4243/req_013_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4243/req_013_2017_romano.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de cópia, devidamente rubricada por um servidor, de todos os processos de dispensa de licitação do Show da cantora Aline Barros promovido por esta Prefeitura em 04/03/2017.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4244/req_014_2017_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4244/req_014_2017_romano.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de cópia, devidamente rubricada por um servidor, de todos os processos de dispensa de licitação do carnaval 2017.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4245/req_015_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4245/req_015_2017_wania.pdf</t>
   </si>
   <si>
     <t>Moradores do bairro Alto da Conceição solicitam melhorias enumerando diversos pleitos.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4246/req_016_2017_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4246/req_016_2017_wania.pdf</t>
   </si>
   <si>
     <t>Rever a possibilidade do retorno do Ônibus para funcionários.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4247/req_018_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4247/req_018_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da tramitação do Processo Administrativo nº 5530/2017, originário do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>Marquinho Gordo, Roberto Pitanga, Sinho Venancio, Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4248/req_020_2017_wania_marquinho_pitanga_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4248/req_020_2017_wania_marquinho_pitanga_sinho.pdf</t>
   </si>
   <si>
     <t>Instauração de uma Comissão Especial das Pessoas Portadoras de Deficiência, com o escopo de fiscalizar e sugerir a implementação de políticas públicas voltadas às pessoas com deficiência.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4249/req_022_2017_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4249/req_022_2017_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita ofício à LIGHT S/A para que esta preste informações às constantes quedas de energia no Bairro Vera Cruz e as providências que esta tem adotado para evitar essas constantes quedas.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1458/001_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1458/001_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Exmo. Prefeito Municipal Sr. André Pinto de Afonseca.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1459/002_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1459/002_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Beto de Conrado.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1460/004_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1460/004_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Evandro Abreu de Carvalho.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1461/005_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1461/005_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ivan Craveiro da Silva.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1462/006_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1462/006_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Josiana Pereira de Lacerda.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1463/007_2017_mdc_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1463/007_2017_mdc_pitanga.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Ilma. Sra. Maria Helena de Jesus (Cota).</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1464/008_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1464/008_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Vereador Cléber de Souza Ferreira.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1465/042_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1465/042_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ten. Cel. Wagner Mello da Silva.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1466/043_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1466/043_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ten. Diego Costa Ribeiro.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1467/044_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1467/044_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ten. Fabrício Melo Bertagnoni.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1468/045_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1468/045_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sub. Ten. Alexandre Damião Bastos Casanova.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1469/046_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1469/046_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Guarda Municipal, representada pelo Comandante da GM Sidnei Luiz Berthsone de Azevedo.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1470/047_2017_mdc_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1470/047_2017_mdc_pitanga.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Sra. Marilene Néris das Chagas.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1471/048_2017_mda_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1471/048_2017_mda_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao ILMO. SR. BOLIVAR PAIVA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1472/049_2017_mdp_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1472/049_2017_mdp_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Ilmo. Sr. Francisco Carlos Pereira Martins.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1473/050_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1473/050_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos Agentes de Trânsito, representados pelo Chefe de Divisão Carlos D'Avila Rezende.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1474/051_2017_mda_vitor_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1474/051_2017_mda_vitor_cleber.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Vereadora Wania Santos da Silva Cardoso.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1475/052_2017_mda_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1475/052_2017_mda_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à Equipe do Posto de Saúde da Família Dr. Ivo Fraga da Conceição.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1476/053_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1476/053_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos proprietários da Fast Racing, Alexandre Muniz e Marcelo Schubert.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>Vitor Ralha, Anderson Liberato, Wania de Conrado</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1477/054_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1477/054_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Pastor Pedro Rogério Waiandt de Almeida.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1478/055_2017_mda_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1478/055_2017_mda_cleber.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Adriana Tavares da Silva.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1479/056_2017_mdp_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1479/056_2017_mdp_cleber.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada as Sras. Lucia e Cristina, demais familiares, pelo falecimento do Sr. Cerlei de Oliveira.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1480/057_2017_mdc_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1480/057_2017_mdc_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Thereza Christina Pinheiro.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1481/058_2017_mdp_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1481/058_2017_mdp_cleber.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos Srs. Darcy e Josias, demais familiares, pelo falecimento da Sra. Clarice Garcia Maciel Leal.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1482/059_2017_mdp_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1482/059_2017_mdp_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos Familiares da Sra. Cristina Gomes Veiga.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1483/060_2017_mdp_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1483/060_2017_mdp_pitanga.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar encaminhada aos familiares do Sr. Othon Ramos, consignando um voto de profundo pesar pelo seu falecimento.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1484/061_2017_mdc_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1484/061_2017_mdc_pitanga.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada ao Casal David e Beatriz, pelo nascimento da Valentina ocorrido em 05/05/2017.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1485/062_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1485/062_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Dr. Mauro Miranda.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Dr. Paulo Leone.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Dr. Marcos Antônio.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Prefeito André Português, pela nova estrutura da Fundação.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Diretoria do Clube Santana.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1490/070_2017_mda_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1490/070_2017_mda_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Lidiane Vieira Machado.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1491/071_2017_mda_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1491/071_2017_mda_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ana Paula Ribeiro Silva Santiago.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1492/072_2017_mda_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1492/072_2017_mda_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Carlos Enrique Kaizer Silva.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1493/073_2017_mda_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1493/073_2017_mda_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Flavio Pereira dos Santos.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1494/074_2017_mda_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1494/074_2017_mda_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a José Luis Pereira de Oliveira.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1495/075_2017_mda_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1495/075_2017_mda_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sergio de Azevedo Silva.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1496/077_2017_mda_sinho.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1496/077_2017_mda_sinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a CB. PM. Sr. Fábio de Barros Dias.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>Albino Portella</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1497/078_2017_mda_albino.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1497/078_2017_mda_albino.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Dra. Maria Teresa Veitía León.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1498/079_2017_mda_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1498/079_2017_mda_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Servidor da PMMP Sr. Elísio de Carvalho.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1499/080_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1499/080_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Genil Oliveira Costa.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1500/081_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1500/081_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao TEN. CEL. PM. Wagner Mello da Silva.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1501/082_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1501/082_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao CAP. PM. Cláudio Rodrigues Amaral.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1502/083_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1502/083_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao CAP. PM. Wagner Wilson Eleutério Justino.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1503/084_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1503/084_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao SUB. TEM. Ronaldo Martins Botelho.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1504/085_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1504/085_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao SGT. PM. Maurílio Rodrigues Risso.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1505/086_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1505/086_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao SGT. PM. Adilson Alves de Figueiredo.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1506/087_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1506/087_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao CB. PM. Carlos Henrique da Silva Monteiro.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1507/088_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1507/088_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao CB. PM. Luis Alberto Cusatis.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1508/089_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1508/089_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao CB. PM. Carlos Henrique Vilanova.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1509/090_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1509/090_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao SD. PM. Leonardo Brito de Carvalho.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1510/091_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1510/091_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Ilmo. Dr. Marcos Mendonça.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1511/092_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1511/092_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Luciana Chagas Duque Estrada, enfermeira Cab. do CBMERJ, funcionária efetiva da PMMP.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1512/093_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1512/093_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Ilma. Sra. Adriana Chagas dos Santos Oliveira, enfermeira e funcionária efetiva da PMMP.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1513/094_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1513/094_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Exmo. Prefeito Municipal Sr. André Pinto de Afonseca, por ocasião da inauguração do DPO de Conrado.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1514/095_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1514/095_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Comandante Geral da P.M.E.R.J. Cel. Wolney Dias Ferreira, por ocasião da inauguração do DPO de Conrado.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1515/096_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1515/096_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao SGT. PM. Fabiano Lopes dos Prazeres.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1516/097_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1516/097_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao SGT. PM. André Alves Farias.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1517/098_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1517/098_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1518/099_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1518/099_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao CB. PM. Cristiano Alves Silva.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1519/100_2017_mda_romano.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1519/100_2017_mda_romano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao SD. PM. Rodrigo de Ávila Nunes.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1520/101_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1520/101_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Rodrigo Fidalgo Sá Fortes Pinheiro.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1521/102_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1521/102_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Secretaria Municipal de Esportes e Lazer, pela realização do 1º campeonato de futebol municipal, incluso todas as categorias.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1522/103_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1522/103_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Time campeão do 1º Campeonato de Futebol Municipal - Categoria Sub 13 - Portela Atlético Clube.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1523/104_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1523/104_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Time Vice-campeão do 1º Campeonato de Futebol Municipal - Categoria Sub 13 - Esporte Clube Santana.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1524/106_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1524/106_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Time Vice-campeão do 1º Campeonato de Futebol Municipal - Categoria Sub 15 - Esporte Clube Santana.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1525/107_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1525/107_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Time campeão do 1º campeonato de futebol municipal, categoria sub-17,  Portela Atlético Clube.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1526/108_2017_mda_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1526/108_2017_mda_cleber.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Time Vice-campeão do 1º Campeonato de Futebol Municipal - Categoria Sub 17 - Futebol Clube Praça da Ponte.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1527/110_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1527/110_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Time vice-campeão do 1º campeonato de futebol municipal, categoria sub-20,  Portela Atlético Clube.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1528/112_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1528/112_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Time vice-campeão do 1º campeonato de futebol municipal, categoria adulto, Portela Atlético Clube.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1529/113_2017_mdc_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1529/113_2017_mdc_pitanga.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações encaminhada a Ilma. Sra. Ana Teixeira da Silva.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1530/114_2017_mda_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1530/114_2017_mda_cleber.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Time Campeão do 1º Campeonato de Futebol Municipal - Categoria Absoluta - Futebol Clube Praça da Ponte.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1531/115_2017_mda_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1531/115_2017_mda_cleber.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Time Campeão do 1º Campeonato de Futebol Municipal - Categoria Sub 20 - Futebol Clube Praça da Ponte.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1532/116_2017_mda_cleber.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1532/116_2017_mda_cleber.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Luís Paulo de Oliveira.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1533/117_2017_mda_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1533/117_2017_mda_pitanga.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos Srs. Cabo C. Ivan e SD. Albuquerque do setor de Miguel Pereira e Cabo Avila e SD. Goulart do setor de Conrado.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1534/118_2017_mda_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1534/118_2017_mda_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Sr. Ruy Medina.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1535/119_2017_mda_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1535/119_2017_mda_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Sra. Rachel Medina.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1536/120_2017_mda_pitanga.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1536/120_2017_mda_pitanga.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Instituto Valéria Vaz</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1537/121_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1537/121_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Cauã Bernardes Machado.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1538/122_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1538/122_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Denilson de Holanda Ferreira.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1539/123_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1539/123_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Hugo da Costa L. Pacheco.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1540/124_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1540/124_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Enzo Vieira K. Ramos.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1541/125_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1541/125_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Lucas Bernardes Machado.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1542/126_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1542/126_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Raí Vinícius V. da Cruz.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1543/127_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1543/127_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Samuel Queiroz F. D. de Macedo.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1544/128_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1544/128_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Thiago Lopes Vilaça.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1545/129_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1545/129_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Marcos José Machado.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1546/130_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1546/130_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Marcos Paulo L. Faria.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1547/131_2017_mda_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1547/131_2017_mda_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a José Luiz do Nascimento.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1548/132_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1548/132_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Pastor Presidente Rodrigo Monteiro.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1549/136_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1549/136_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Creche Municipal Dep. José Carlos Vaz de Miranda, a Ilma. Dir. Sra. Rosirene da Silva Carvalho e ajudantes.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1550/137_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1550/137_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Escola Municipal Santa Bárbara - Arcádia, a Ilma. Dir. Sra. Marismary de Lima R. Lemos e ajudantes.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1551/138_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1551/138_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Escola Municipal Carmem de Luca Andreiolo - Santa Branca, a Ilma. Dir. Sra. Andressa de Almeida Oliveira e ajudantes.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1552/140_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1552/140_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Grupamento de cães da Guarda Municipal de Miguel Pereira parabenizando os 10 guardas municipais por ocasião de suas formaturas.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1553/141_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1553/141_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Projeto Guarda Mirim, aos cuidados da Sub-Secretária Exma. Sra. Liliane Doro da Silva, ao Secretário de Segurança Pública Exmo. Sr. André de Oliveira e homenageando a todos que contribuíram para o Desfile Cívico.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1554/145_2017_mda_wania.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1554/145_2017_mda_wania.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Escola Municipal Roberto de Almeida - Paes Leme, a Dir. Sra. Soraya Granja de Freitas e Ajudantes.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1555/146_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1555/146_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Iara Maria Alves, Flávio Genelhu, Elisângela Santana dos Santos, Ana Paula Inácio, Eduardo Oliveira, Jorge Oliveira Silva, João Batista da Conceição, Jorge C. Caetano, José Luiz de Souza Oliveira, Josué Diogo dos Santos Hudson, Olaci Flávio dos Santos Júnior, Alex da Rocha Mello, Marta Célia Castro, Wagner Silva Feijó, Silvia Afonso Fiuza, Valquíria Monsores, Léa Valentim, Leandro Goulart Pacheco, Luiz Cláudio Azevedo, Regina Pimentel e Paulo Sérgio Luiz do Amaral.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1556/147_2017_mda_anderson.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1556/147_2017_mda_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada aos Atletas do Clube de Orientação de Miguel Pereira - COMPass</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1557/148_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1557/148_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Instrutor Denis Menezes Lopes, Flávio Pereira dos Santos, Ana Paula Ribeiro Silva Santiago, Rodrigo Feijó Ferreira, Lidiane Vieira Machado, Carlos Enrique Kaizer Silva e José Luis Pereira de Oliveira.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1558/149_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1558/149_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Primeira Turma de Guarda Mirim de Miguel Pereira, da Escola Municipal Pantrezina.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1559/150_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1559/150_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada ao Padre Carlos Alberto Nascimento Barbosa (Padre Betinho).</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1560/151_2017_mda_vitor.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1560/151_2017_mda_vitor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Dr. Guido Sérgio da Costa Breves.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1561/152_2017_mda_kiki.pdf</t>
+    <t>http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1561/152_2017_mda_kiki.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada a Luiz Lindberg Farias Filho.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5781,67 +5781,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/988/apl_001_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/989/apl_002_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/990/apl_003_2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/991/apl_004_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/8759/apl_005_2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/992/apl_006_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/993/apl_007_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1203/ind_001_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1204/ind_002_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1205/ind_003_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1206/ind_004_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1207/ind_006_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1208/ind_007_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1209/ind_008_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1210/ind_011_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1211/ind_012_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1212/ind_013_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1213/ind_014_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1214/ind_015_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1215/ind_016_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1216/ind_017_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1217/ind_018_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1218/ind_020_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1220/ind_023_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1221/ind_024_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1222/ind_025_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1223/ind_026_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1224/ind_027_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1225/ind_028_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1226/ind_029_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1227/ind_030_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1228/ind_031_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1229/ind_032_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1230/ind_033_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1231/ind_034_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1232/ind_035_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1233/ind_036_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1234/ind_037_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1235/ind_038_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1236/ind_039_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1237/ind_040_2017_anderson_vitor.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1238/ind_041_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1239/ind_042_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1240/ind_043_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1241/ind_044_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1242/ind_045_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1243/ind_046_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1244/ind_047_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1245/ind_048_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1246/ind_049_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1247/ind_050_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1248/ind_051_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1249/ind_052_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1250/ind_053_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1251/ind_054_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1252/ind_055_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1253/ind_056_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1254/ind_057_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1255/ind_058_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1256/ind_059_2017_domi.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1257/ind_060_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1258/ind_061_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1259/ind_062_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1260/ind_063_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1261/ind_064_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1262/ind_065_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1263/ind_066_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1264/ind_067_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1265/ind_068_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1266/ind_069_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1267/ind_070_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1268/ind_071_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1269/ind_072_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1270/ind_073_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1271/ind_074_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1272/ind_075_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1273/ind_076_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1274/ind_077_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1275/ind_078_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1276/ind_079_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1277/ind_080_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1278/ind_081_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1279/ind_082_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1280/ind_083_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1281/ind_084_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1282/ind_086_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1283/ind_087_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1284/ind_088_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1285/ind_089_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1286/ind_090_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1287/ind_091_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1288/ind_092_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1289/ind_093_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1290/ind_094_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1291/ind_095_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1292/ind_096_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1293/ind_097_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1294/ind_099_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1295/ind_100_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1296/ind_101_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1297/ind_102_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1298/ind_103_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1299/ind_104_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1300/ind_105_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1301/ind_106_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1302/ind_107_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1303/ind_108_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1304/ind_109_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1305/ind_110_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1306/ind_111_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1307/ind_112_2017_marquinho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1308/ind_113_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1309/ind_114_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1315/ind_120_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1316/ind_122_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1317/ind_123_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1318/ind_126_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1319/ind_127_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1320/ind_128_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1321/ind_129_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1322/ind_130_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1323/ind_131_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1324/ind_132_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1325/ind_133_2017_vitor_cleber.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1326/ind_134_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1327/ind_135_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1329/ind_137_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1330/ind_138_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1331/ind_139_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1332/ind_140_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1333/ind_141_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1334/ind_142_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1335/ind_143_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1336/ind_144_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1337/ind_145_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1338/ind_146_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1339/ind_147_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1340/ind_148_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1341/ind_149_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1342/ind_150_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1343/ind_151_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1344/ind_152_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1345/ind_153_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1346/ind_155_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1347/ind_156_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1348/ind_157_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1349/ind_158_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1350/ind_159_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1351/ind_160_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1352/ind_161_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1353/ind_162_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1354/ind_163_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1355/ind_164_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1356/ind_165_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1357/ind_166_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1358/ind_167_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1359/ind_168_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1360/ind_169_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1361/ind_170_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1362/ind_171_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1364/ind_173_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1366/ind_175_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1367/ind_176_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1368/ind_177_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1369/ind_178_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1370/ind_179_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1371/ind_180_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1372/ind_181_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1373/ind_182_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1374/ind_183_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1376/ind_187_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1377/ind_188_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1378/ind_189_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1379/ind_190_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1380/ind_191_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1381/ind_192_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1382/ind_193_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1383/ind_196_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1384/ind_197_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1385/ind_198_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1386/ind_199_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1387/ind_200_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1389/ind_201_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1390/ind_202_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1391/ind_203_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1392/ind_204_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1393/ind_205_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1394/ind_206_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1395/ind_207_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1396/ind_208_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1397/ind_209_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1398/ind_210_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1399/ind_211_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1400/ind_212_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1401/ind_213_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1402/ind_214_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1403/ind_215_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1404/ind_216_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1405/ind_217_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1406/ind_218_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1407/ind_219_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1408/ind_220_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1409/ind_221_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1410/ind_222_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1411/ind_223_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1412/ind_224_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1413/ind_225_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1414/ind_227_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1415/ind_228_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1416/ind_229_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1417/ind_230_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1418/ind_231_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1419/ind_232_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1420/ind_233_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1421/ind_234_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1422/ind_235_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1423/ind_236_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1424/ind_237_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1425/ind_238_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1426/ind_239_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1427/ind_240_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1428/ind_241_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1429/ind_242_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1430/ind_243_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1431/ind_244_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1432/ind_246_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1433/ind_247_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1434/ind_248_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1435/ind_249_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1436/ind_250_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1437/ind_251_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1438/ind_252_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1439/ind_253_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1440/ind_254_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1441/ind_255_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1442/ind_256_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1443/ind_257_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1444/ind_258_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1445/ind_259_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1446/ind_260_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1447/ind_261_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1448/ind_262_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1449/ind_263_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4233/req_001_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4234/req_002_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4235/req_004_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4236/req_006_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4237/req_007_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4238/req_008_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4239/req_009_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4240/req_010_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4241/req_011_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4242/req_012_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4243/req_013_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4244/req_014_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4245/req_015_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4246/req_016_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4247/req_018_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4248/req_020_2017_wania_marquinho_pitanga_sinho.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4249/req_022_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1458/001_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1459/002_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1460/004_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1461/005_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1462/006_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1463/007_2017_mdc_pitanga.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1464/008_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1465/042_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1466/043_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1467/044_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1468/045_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1469/046_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1470/047_2017_mdc_pitanga.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1471/048_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1472/049_2017_mdp_anderson.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1473/050_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1474/051_2017_mda_vitor_cleber.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1475/052_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1476/053_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1477/054_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1478/055_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1479/056_2017_mdp_cleber.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1480/057_2017_mdc_romano.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1481/058_2017_mdp_cleber.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1482/059_2017_mdp_anderson.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1483/060_2017_mdp_pitanga.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1484/061_2017_mdc_pitanga.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1485/062_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1490/070_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1491/071_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1492/072_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1493/073_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1494/074_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1495/075_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1496/077_2017_mda_sinho.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1497/078_2017_mda_albino.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1498/079_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1499/080_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1500/081_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1501/082_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1502/083_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1503/084_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1504/085_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1505/086_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1506/087_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1507/088_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1508/089_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1509/090_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1510/091_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1511/092_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1512/093_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1513/094_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1514/095_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1515/096_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1516/097_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1517/098_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1518/099_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1519/100_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1520/101_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1521/102_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1522/103_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1523/104_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1524/106_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1525/107_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1526/108_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1527/110_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1528/112_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1529/113_2017_mdc_pitanga.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1530/114_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1531/115_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1532/116_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1533/117_2017_mda_pitanga.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1534/118_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1535/119_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1536/120_2017_mda_pitanga.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1537/121_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1538/122_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1539/123_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1540/124_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1541/125_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1542/126_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1543/127_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1544/128_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1545/129_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1546/130_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1547/131_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1548/132_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1549/136_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1550/137_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1551/138_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1552/140_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1553/141_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1554/145_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1555/146_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1556/147_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1557/148_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1558/149_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1559/150_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1560/151_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1561/152_2017_mda_kiki.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/988/apl_001_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/989/apl_002_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/990/apl_003_2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/991/apl_004_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/8759/apl_005_2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/992/apl_006_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/993/apl_007_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1203/ind_001_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1204/ind_002_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1205/ind_003_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1206/ind_004_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1207/ind_006_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1208/ind_007_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1209/ind_008_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1210/ind_011_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1211/ind_012_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1212/ind_013_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1213/ind_014_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1214/ind_015_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1215/ind_016_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1216/ind_017_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1217/ind_018_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1218/ind_020_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1220/ind_023_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1221/ind_024_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1222/ind_025_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1223/ind_026_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1224/ind_027_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1225/ind_028_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1226/ind_029_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1227/ind_030_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1228/ind_031_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1229/ind_032_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1230/ind_033_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1231/ind_034_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1232/ind_035_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1233/ind_036_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1234/ind_037_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1235/ind_038_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1236/ind_039_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1237/ind_040_2017_anderson_vitor.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1238/ind_041_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1239/ind_042_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1240/ind_043_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1241/ind_044_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1242/ind_045_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1243/ind_046_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1244/ind_047_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1245/ind_048_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1246/ind_049_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1247/ind_050_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1248/ind_051_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1249/ind_052_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1250/ind_053_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1251/ind_054_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1252/ind_055_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1253/ind_056_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1254/ind_057_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1255/ind_058_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1256/ind_059_2017_domi.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1257/ind_060_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1258/ind_061_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1259/ind_062_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1260/ind_063_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1261/ind_064_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1262/ind_065_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1263/ind_066_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1264/ind_067_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1265/ind_068_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1266/ind_069_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1267/ind_070_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1268/ind_071_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1269/ind_072_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1270/ind_073_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1271/ind_074_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1272/ind_075_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1273/ind_076_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1274/ind_077_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1275/ind_078_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1276/ind_079_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1277/ind_080_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1278/ind_081_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1279/ind_082_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1280/ind_083_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1281/ind_084_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1282/ind_086_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1283/ind_087_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1284/ind_088_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1285/ind_089_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1286/ind_090_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1287/ind_091_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1288/ind_092_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1289/ind_093_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1290/ind_094_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1291/ind_095_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1292/ind_096_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1293/ind_097_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1294/ind_099_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1295/ind_100_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1296/ind_101_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1297/ind_102_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1298/ind_103_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1299/ind_104_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1300/ind_105_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1301/ind_106_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1302/ind_107_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1303/ind_108_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1304/ind_109_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1305/ind_110_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1306/ind_111_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1307/ind_112_2017_marquinho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1308/ind_113_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1309/ind_114_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1315/ind_120_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1316/ind_122_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1317/ind_123_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1318/ind_126_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1319/ind_127_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1320/ind_128_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1321/ind_129_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1322/ind_130_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1323/ind_131_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1324/ind_132_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1325/ind_133_2017_vitor_cleber.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1326/ind_134_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1327/ind_135_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1329/ind_137_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1330/ind_138_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1331/ind_139_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1332/ind_140_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1333/ind_141_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1334/ind_142_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1335/ind_143_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1336/ind_144_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1337/ind_145_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1338/ind_146_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1339/ind_147_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1340/ind_148_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1341/ind_149_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1342/ind_150_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1343/ind_151_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1344/ind_152_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1345/ind_153_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1346/ind_155_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1347/ind_156_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1348/ind_157_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1349/ind_158_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1350/ind_159_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1351/ind_160_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1352/ind_161_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1353/ind_162_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1354/ind_163_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1355/ind_164_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1356/ind_165_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1357/ind_166_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1358/ind_167_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1359/ind_168_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1360/ind_169_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1361/ind_170_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1362/ind_171_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1364/ind_173_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1366/ind_175_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1367/ind_176_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1368/ind_177_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1369/ind_178_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1370/ind_179_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1371/ind_180_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1372/ind_181_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1373/ind_182_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1374/ind_183_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1376/ind_187_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1377/ind_188_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1378/ind_189_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1379/ind_190_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1380/ind_191_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1381/ind_192_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1382/ind_193_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1383/ind_196_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1384/ind_197_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1385/ind_198_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1386/ind_199_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1387/ind_200_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1389/ind_201_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1390/ind_202_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1391/ind_203_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1392/ind_204_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1393/ind_205_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1394/ind_206_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1395/ind_207_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1396/ind_208_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1397/ind_209_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1398/ind_210_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1399/ind_211_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1400/ind_212_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1401/ind_213_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1402/ind_214_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1403/ind_215_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1404/ind_216_2017_pitanga.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1405/ind_217_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1406/ind_218_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1407/ind_219_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1408/ind_220_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1409/ind_221_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1410/ind_222_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1411/ind_223_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1412/ind_224_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1413/ind_225_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1414/ind_227_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1415/ind_228_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1416/ind_229_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1417/ind_230_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1418/ind_231_2017_cleber.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1419/ind_232_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1420/ind_233_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1421/ind_234_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1422/ind_235_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1423/ind_236_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1424/ind_237_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1425/ind_238_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1426/ind_239_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1427/ind_240_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1428/ind_241_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1429/ind_242_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1430/ind_243_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1431/ind_244_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1432/ind_246_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1433/ind_247_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1434/ind_248_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1435/ind_249_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1436/ind_250_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1437/ind_251_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1438/ind_252_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1439/ind_253_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1440/ind_254_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1441/ind_255_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1442/ind_256_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1443/ind_257_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1444/ind_258_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1445/ind_259_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1446/ind_260_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1447/ind_261_2017_sinho.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1448/ind_262_2017_kiki.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1449/ind_263_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4233/req_001_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4234/req_002_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4235/req_004_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4236/req_006_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4237/req_007_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4238/req_008_2017_vitor.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4239/req_009_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4240/req_010_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4241/req_011_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4242/req_012_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4243/req_013_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4244/req_014_2017_romano.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4245/req_015_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4246/req_016_2017_wania.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4247/req_018_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4248/req_020_2017_wania_marquinho_pitanga_sinho.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/4249/req_022_2017_anderson.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1458/001_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1459/002_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1460/004_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1461/005_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1462/006_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1463/007_2017_mdc_pitanga.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1464/008_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1465/042_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1466/043_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1467/044_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1468/045_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1469/046_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1470/047_2017_mdc_pitanga.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1471/048_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1472/049_2017_mdp_anderson.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1473/050_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1474/051_2017_mda_vitor_cleber.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1475/052_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1476/053_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1477/054_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1478/055_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1479/056_2017_mdp_cleber.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1480/057_2017_mdc_romano.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1481/058_2017_mdp_cleber.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1482/059_2017_mdp_anderson.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1483/060_2017_mdp_pitanga.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1484/061_2017_mdc_pitanga.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1485/062_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1490/070_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1491/071_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1492/072_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1493/073_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1494/074_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1495/075_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1496/077_2017_mda_sinho.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1497/078_2017_mda_albino.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1498/079_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1499/080_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1500/081_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1501/082_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1502/083_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1503/084_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1504/085_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1505/086_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1506/087_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1507/088_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1508/089_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1509/090_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1510/091_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1511/092_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1512/093_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1513/094_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1514/095_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1515/096_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1516/097_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1517/098_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1518/099_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1519/100_2017_mda_romano.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1520/101_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1521/102_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1522/103_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1523/104_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1524/106_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1525/107_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1526/108_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1527/110_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1528/112_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1529/113_2017_mdc_pitanga.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1530/114_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1531/115_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1532/116_2017_mda_cleber.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1533/117_2017_mda_pitanga.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1534/118_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1535/119_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1536/120_2017_mda_pitanga.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1537/121_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1538/122_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1539/123_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1540/124_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1541/125_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1542/126_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1543/127_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1544/128_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1545/129_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1546/130_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1547/131_2017_mda_kiki.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1548/132_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1549/136_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1550/137_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1551/138_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1552/140_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1553/141_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1554/145_2017_mda_wania.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1555/146_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1556/147_2017_mda_anderson.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1557/148_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1558/149_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1559/150_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1560/151_2017_mda_vitor.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.miguelpereira.rj.leg.br/media/sapl/public/materialegislativa/2017/1561/152_2017_mda_kiki.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H577"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>